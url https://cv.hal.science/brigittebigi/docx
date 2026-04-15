--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -330,204 +330,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLeLfPC</w:t>
+                <w:t xml:space="preserve">SPPAS technical sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryvone Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tipa.5745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLeLfPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvone Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tipa.5745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tipa.5778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004616v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t>
               </w:r>
@@ -723,187 +723,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annotation representation and File conversion tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributi del Centro Linceo Interdisciplinare ‘Beniamino Segre’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-88-218-1165-4, 137, pp.99-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automatic Segmentation of Spontaneous Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Estudos da Linguagem </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17851/2237-2083.26.4.1489-1530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17851/2237-2083.26.4.1489-1530⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01908434v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01908449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is smiling during humor so obvious? A cross-cultural comparison of smiling behavior in humorous sequences in American English and French interactions</w:t>
               </w:r>
@@ -2298,182 +2298,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The SPPAS participation to the Forced-Alignment task of Evalita 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Magnini et Al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EVALITA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNCS 7689, Springer, pp.312-321, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The SPPAS participation to Evalita 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation of Natural Language and Speech Tool for Italian</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7689, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.312-321, 2012, Lecture Notes in Artificial Intelligence, 978-3-642-35828-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00983698v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01482483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Kullback-Leibler Distance for Text Categorization</w:t>
               </w:r>
@@ -2575,519 +2575,519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Can minimal training affect gesture production in L1/L2 interaction? A semi-longitudinal study with future teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gale Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISGS (International Society for Gesture Studies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Planck Institute for Psycholinguistics, Jul 2025, Nijmegen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Analysis of Hand Positions in French Cued Speech (LfPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Linguistic Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Cued Speech rhythm: first findings on the relationship between hand position and segments' duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Language &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adam Mickiewicz University,, Dec 2025, Poznań, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap: Design and Evaluation of an Automated System for French Cued Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Natural Language and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Southern Denmark University, Aug 2025, Odense, Denmark. pp.8-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de concept d'un système de génération automatique en Langue française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Language &amp; Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adam Mickiewicz University,, Dec 2025, Poznań, France</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.512-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatically Estimating Textual and Phonemic Complexity for Cued Speech: How to See the Sounds from French Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...180 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jointly organized by the ELRA Language Resources Association and the International Committee on Computational Linguistics, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580180v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04623112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Syllabification of Bengali in SPPAS</w:t>
               </w:r>
@@ -3924,51 +3924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Resources for Automated Speech Processing of Quebec French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,273 +4203,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Inter-Pausal Units: application to Cheese! corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation and annotation mining tools for analyzing speech prosody in the Polish-German Borderland database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Klessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Karpiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.289-293</w:t>
+              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428485v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02428496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filtering multi-levels annotated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.15-16</w:t>
+              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428496v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering multi-levels annotated data</w:t>
+                <w:t xml:space="preserve">Search for Inter-Pausal Units: application to Cheese! corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.13-14</w:t>
+              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.289-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428491v1</w:t>
+                <w:t xml:space="preserve">hal-02428485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">euh, rire et bruits en parole spontanée : application à l'alignement forcé</w:t>
               </w:r>
@@ -4626,50 +4626,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laughter in French Spontaneous Conversational Dialogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Tenth International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.2168-2174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répartition des phonèmes réduits en parole conversationnelle. Approche quantitative par extraction automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Smiling behavior in humorous and non humorous conversations: a preliminary cross-cultural comparison between American English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4678,221 +4842,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Humor Studies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455222v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01462176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TYPALOC Corpus: A Collection of Various Dysarthric Speech Recordings in Read and Spontaneous Styles</w:t>
               </w:r>
@@ -5219,51 +5219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Syllabification of Polish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Klessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Language and Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Poznan, Poland. pp.262--266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5301,51 +5301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A syllable-based analysis of speech temporal organization: a comparison between speaking styles in dysarthric and healthy populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Klessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Georgeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,539 +5481,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic detection of other-repetition occurrences: application to French conversational Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.836-842</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Speech Segmentation of French: Corpus Adaptation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Asia Pacific Corpus Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Hong Kong, France. pp.32-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Representing Multimodal Linguistic Annotated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic tool for the automatic syllabification of Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Italian Conference on Computational Linguistics CLiC-it 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Pisa, Italy. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Syllabification of Italian: adaptation from French.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology LARP 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France. pp.38-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representing Multimodal Linguistics Annotated Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.836-842</w:t>
-[...257 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3386-3392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6100,51 +6100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de données orales multi-annotées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Watanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique du Langage Naturel 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.556-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6169,51 +6169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative view of feedback lexical markers in conversational French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,316 +6258,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aix MapTask: A (rather) new French resource for prosodic and discourse studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Astésano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesturing while pausing in conversation: Self-oriented or Partner-oriented?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gale Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TIGER: Tilburg Gesture Research Meeting 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tilburg, Netherlands. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A phonetization approach for the forced-alignment task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Less-Resourced Languages workshop, 6th Language &amp; Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Poznan, Poland. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510201v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-01510207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's new in SPPAS 1.5?</w:t>
               </w:r>
@@ -6629,502 +6629,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SPeech Phonetization Alignment and Syllabification (SPPAS): a tool for the automatic analysis of speech prosody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hirst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AixOx, a multi-layered learners corpus: automatic annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Loukina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Jaèn, SPAIN, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handling Language: The gestures of future foreign language teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gale Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Wilga Rivers Colloquium on Foreign Language Pedagogy, American Association for Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Boston, United States. non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence de la transcription sur la phonétisation automatique de corpus oraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Péri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.449-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic Transcription: Which Enrichment is required for Phonetization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Péri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The eighth international conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1756-1763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983700v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">hal-01510675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPPAS: a tool for the phonetic segmentations of Speech</w:t>
               </w:r>
@@ -7173,191 +7173,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Same speech, different gestures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gale Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Gesture Studies 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lund, Sweden. non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SPPAS : un outil &amp;quot;user-friendly&amp;quot; pour l'alignement texte/son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL, Atelier DEGELS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.85-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510441v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01510673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégoriser les réponses aux interruptions dans les débats politiques</w:t>
               </w:r>
@@ -7464,51 +7464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types de gestes et utilisation de l'espace gestuel dans une description spatiale : méthodologie de l'annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7598,51 +7598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ATALA : Annoter les corpus oraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
@@ -8002,779 +8002,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic detection of syllable boundaries in spontaneous speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International conference on Language Resources and Evaluation (LREC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2010, La Valette, Malta. pp.3285-3292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherche automatique d'hétéro-répétitions dans un dialogue oral spontané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation multiple d'un flux de données textuelles pour la modélisation statistique du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Language Resources and Evaluation (LREC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2010, La Valette, Malta. pp.3285-3292</w:t>
+              <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation d'un corpus bilingue comparable pour la création d'un système de traduction probabiliste Vietnamien - Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mining a comparable text corpus for a Vietnamese - French statistical machine translation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Ngoc-Diep Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Athens, Greece. pp.165 - 172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/1626431.1626466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining a Comparable Text Corpus for a Vietnamese-French Statistical Machine Translation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet-Bac Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation, March 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Exploitation d'un corpus bilingue comparable pour la création d'un système de traduction probabiliste Vietnamien - Français</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple Text Segmentation for Statistical Language Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.2663-2666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8793,407 +8793,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Which unit for acoustic and language modeling for Khmer Automatic Speech Recognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sethserey Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Spoken Languages Technologies for Under-resourced languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hanoi, Vietnam. pp.33-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent advances in Automatic Speech Recognition for Vietnamese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Ngoc-Diep Do</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The first International Workshop on Spoken Languages Technologies for Under-resourced languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Normalisation et alignement de corpus français et vietnamiens : Format et Logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées internationales d'analyse statistique des données textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Broadcast News Transcription System for Khmer Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...240 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9244,77 +9244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word/sub-word lattices decomposition and combination for speech recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9443,64 +9443,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interchange Format-based Language Model for Automatic Speech Recognition in Speech-to-Speech Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Quang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9640,273 +9640,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamic Topic Identification : Introduction of Trigger pairs in the Cache Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Speech and Computer 2002 - SPECOM'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, St-Petersburg, Russia, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification thématique hiérarchique : Application aux forums de discussions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence annuelle sur le Traitement Automatique des Langues Naturelles - TALN'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Nancy, France. pp.24 - 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Topic Identification: Towards Combination of Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9983,51 +9983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10091,51 +10091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10262,312 +10262,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combinaison de modèles de langage pour l'identification de thèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIèmes Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Martigny, Suisse. pp.347-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detecting topic shifts using a cache memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El-Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Spriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Spoken Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Sydnay, Australia. pp.2331-2334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined models for topic spotting and topic-dependent language modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">Renato de Mori</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El-Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Spriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Automatic Speech Recognition and Understanding Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Santa Barbara, United States. pp.535 - 542, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10685,51 +10685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Gurman Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Reykjavik, Iceland. , Proceedings of the 9th International Conference on Language Resources and Evaluation, pp.2648-2652, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11090,190 +11090,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414600v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Building a multimodal corpus to study the development of techno-semio-pedagogical competence across different videoconferencing settings and languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03476577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linguistic Resources Linguistic Resources for the automatic for the automatic annotation of speech annotation of speech (version 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468442v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-03476577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPPAS annotation format : XRA Schema (version 1.5)</w:t>
               </w:r>
@@ -11413,225 +11413,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP4 - L2 : Position des voyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WP4-L2, FIRAH. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP4 - L1 : Angle de la main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WP4-L1, FIRAH. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997229v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP3 - L2 : Analyse des moments de transition de positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WP3-L2, FIRAH. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948382v1</w:t>
-              </w:r>
-[...130 lines deleted...]
-                <w:t xml:space="preserve">hal-05015105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP1 - L3 : Transitions des positions et des configurations de la main des clés LfPC</w:t>
               </w:r>
@@ -12358,537 +12358,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Whakerexa - Build accessible, elegant web pages with one lightweight toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:66721816ad0c7eb1a2f26bbc4e0a4337d61b52d2;origin=https://hal.archives-ouvertes.fr/hal-04733441;visit=swh:1:snp:3c01849ebfd9973b62f1791fae4dde6d26942c2d;anchor=swh:1:rel:e830bf12dd6549a289abe1ecc789c5f6ce84d747;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733441v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AudiooPy - An Audio manager in Python Object-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b6b128cfad0541ab1aefbaf91119a792fd86b943;origin=https://hal.archives-ouvertes.fr/hal-04606009;visit=swh:1:snp:6ca5ed5a0635737ac0fe2b91b2567e85adceff12;anchor=swh:1:rel:494f038f8bcbd8f3fe01c84cdada5164444ef1ea;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606009v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WhakerPy - a Python library to create dynamic HTML content and web applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d6c73a22663fa47d87128d54f146925343d21610;origin=https://hal.archives-ouvertes.fr/hal-04743687;visit=swh:1:snp:d90bc271aa6352ce8ddd6b1434f33a3d8549abaf;anchor=swh:1:rel:4648cdc504224b4db53d711a1b743078b5461469;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743687v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ACSAnalysis: Annotation Extraction and Analysis for French Cued Speech (LfPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:de874a01f9a2f724b16c1264b471b5cfb1ae2920;origin=https://hal.archives-ouvertes.fr/hal-05463859;visit=swh:1:snp:cc10d15289ce9823074a219462f0e366820d34f3;anchor=swh:1:rel:f83ddbb4cf4c43c0430f934179c7e60411851e18;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WhakerKit - A seamless toolkit to manage dynamic accessible websites and shared documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5ea0d380cecc0be59f23ec78298be656ad931b8a;origin=https://hal.archives-ouvertes.fr/hal-05304600;visit=swh:1:snp:dd26e0c0acf9230e10d8e98aad2a2612357ab4f5;anchor=swh:1:rel:94483ccbaf482a740c3f028a7ade8b36790f3b16;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">AudiooPy - An Audio manager in Python Object-Oriented Programming</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPPAS - the automatic annotation and analysis of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:b6b128cfad0541ab1aefbaf91119a792fd86b943;origin=https://hal.archives-ouvertes.fr/hal-04606009;visit=swh:1:snp:6ca5ed5a0635737ac0fe2b91b2567e85adceff12;anchor=swh:1:rel:494f038f8bcbd8f3fe01c84cdada5164444ef1ea;path=/⟩</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:825e7e34e6b4b7342a040732eaa9cb490e33df79;origin=https://hal.archives-ouvertes.fr/hal-04392175;visit=swh:1:snp:77948bb02a33261b94b6de541825cea3622d33f0;anchor=swh:1:rel:d451392938516a5196ab0dee33444ad506ef0620;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">WhakerPy - a Python library to create dynamic HTML content and web applications</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392175v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ClammingPy - Light Python-API Documentation in Markdown and accessible HTML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:d6c73a22663fa47d87128d54f146925343d21610;origin=https://hal.archives-ouvertes.fr/hal-04743687;visit=swh:1:snp:d90bc271aa6352ce8ddd6b1434f33a3d8549abaf;anchor=swh:1:rel:4648cdc504224b4db53d711a1b743078b5461469;path=/⟩</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:9d3909d33e7d75e3d8dc0cfe70c922750795c55a;origin=https://hal.archives-ouvertes.fr/hal-04392103;visit=swh:1:snp:7118902d087a052e3f2a0b7d41fa047b64261c94;anchor=swh:1:rel:24b7867cfa6e8ae073d6b9976f415f82abf2ff72;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392103v3</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04392175v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WhintPy</w:t>
               </w:r>
@@ -13097,51 +13097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63E21616"/>
+    <w:nsid w:val="4B5C6D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13328,51 +13328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigittebigi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1834-6918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079410790" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sppas.org/bigi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumita Pakrashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakuntala Mahanta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24751839.2025.2611605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvone Zimmerman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5778" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5745" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.26.4.1489-1530" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Attardo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Pickering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gironzetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carpineto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Romano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spriet Thierry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadat Fatiha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abiola Oyelere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66527-2_12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43808-5_30" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Loukina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035199192/Chapter02.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-08958-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783642358272?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36618-0_22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZCG6DSX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale Stam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04381129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corral" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823951v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pettorino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maffia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-11" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Zimmermann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798569v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Klessa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Karpi&#324;ski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyelere S Abiola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462176v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Fung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2015.7357891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Watanabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510203v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983700v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510673v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959204v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Diep Do" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959202v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Seng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/1626431.1626466" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393605v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705630v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705670v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli '" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518611" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705593v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392520v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Vu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100828v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Zitouni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107535v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107536v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392244v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392226v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spriet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392234v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.1997.659133" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455310v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455308v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffyd Gibbon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161531v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414600v8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997229v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015105v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749468v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846563v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423736v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518632v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348909v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348920v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348901v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455309v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705169v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462773v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:680e8955d956d911f73cb80aee8d8522021a0575;origin=https://hal.archives-ouvertes.fr/hal-05462773;visit=swh:1:snp:c079525371ffcd082ce7e98cbb0d91e5962d44d5;anchor=swh:1:rel:cfc68bf9a781d86f8122eb074e6b295e7c227077;path=/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463859v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de874a01f9a2f724b16c1264b471b5cfb1ae2920;origin=https://hal.archives-ouvertes.fr/hal-05463859;visit=swh:1:snp:cc10d15289ce9823074a219462f0e366820d34f3;anchor=swh:1:rel:f83ddbb4cf4c43c0430f934179c7e60411851e18;path=/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304600v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5ea0d380cecc0be59f23ec78298be656ad931b8a;origin=https://hal.archives-ouvertes.fr/hal-05304600;visit=swh:1:snp:dd26e0c0acf9230e10d8e98aad2a2612357ab4f5;anchor=swh:1:rel:94483ccbaf482a740c3f028a7ade8b36790f3b16;path=/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606009v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b6b128cfad0541ab1aefbaf91119a792fd86b943;origin=https://hal.archives-ouvertes.fr/hal-04606009;visit=swh:1:snp:6ca5ed5a0635737ac0fe2b91b2567e85adceff12;anchor=swh:1:rel:494f038f8bcbd8f3fe01c84cdada5164444ef1ea;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743687v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d6c73a22663fa47d87128d54f146925343d21610;origin=https://hal.archives-ouvertes.fr/hal-04743687;visit=swh:1:snp:d90bc271aa6352ce8ddd6b1434f33a3d8549abaf;anchor=swh:1:rel:4648cdc504224b4db53d711a1b743078b5461469;path=/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733441v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66721816ad0c7eb1a2f26bbc4e0a4337d61b52d2;origin=https://hal.archives-ouvertes.fr/hal-04733441;visit=swh:1:snp:3c01849ebfd9973b62f1791fae4dde6d26942c2d;anchor=swh:1:rel:e830bf12dd6549a289abe1ecc789c5f6ce84d747;path=/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392103v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d3909d33e7d75e3d8dc0cfe70c922750795c55a;origin=https://hal.archives-ouvertes.fr/hal-04392103;visit=swh:1:snp:7118902d087a052e3f2a0b7d41fa047b64261c94;anchor=swh:1:rel:24b7867cfa6e8ae073d6b9976f415f82abf2ff72;path=/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392175v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:825e7e34e6b4b7342a040732eaa9cb490e33df79;origin=https://hal.archives-ouvertes.fr/hal-04392175;visit=swh:1:snp:77948bb02a33261b94b6de541825cea3622d33f0;anchor=swh:1:rel:d451392938516a5196ab0dee33444ad506ef0620;path=/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733528v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d02751b7f45b444bea9d833210d098ddd1262ab;origin=https://git.code.sf.net/p/whakerpy/code;visit=swh:1:snp:831b76c8db29a10f75169132d8499d81b6c2c7cf;anchor=swh:1:rev:f0ad174c432e48445ac1fc3e10470adfb1f75c7c" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigittebigi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1834-6918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079410790" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sppas.org/bigi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumita Pakrashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakuntala Mahanta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24751839.2025.2611605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5745" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvone Zimmerman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5778" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.26.4.1489-1530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Attardo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Pickering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gironzetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carpineto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Romano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spriet Thierry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadat Fatiha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abiola Oyelere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66527-2_12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43808-5_30" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Loukina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035199192/Chapter02.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-08958-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783642358272?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36618-0_22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZCG6DSX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale Stam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bauer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04381129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corral" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823951v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pettorino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maffia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-11" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Zimmermann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798569v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Klessa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Karpi&#324;ski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyelere S Abiola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Fung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2015.7357891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Watanabe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507643v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510203v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363458v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510673v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510441v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Seng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Diep Do" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/1626431.1626466" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393605v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705630v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli '" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518611" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705593v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392520v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Vu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563654v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Zitouni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107535v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107536v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392244v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spriet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.1997.659133" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455310v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455308v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffyd Gibbon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161531v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414600v8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015105v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997229v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948382v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749468v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846563v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423736v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518632v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348909v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348920v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348901v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455309v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705169v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462773v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:680e8955d956d911f73cb80aee8d8522021a0575;origin=https://hal.archives-ouvertes.fr/hal-05462773;visit=swh:1:snp:c079525371ffcd082ce7e98cbb0d91e5962d44d5;anchor=swh:1:rel:cfc68bf9a781d86f8122eb074e6b295e7c227077;path=/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733441v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66721816ad0c7eb1a2f26bbc4e0a4337d61b52d2;origin=https://hal.archives-ouvertes.fr/hal-04733441;visit=swh:1:snp:3c01849ebfd9973b62f1791fae4dde6d26942c2d;anchor=swh:1:rel:e830bf12dd6549a289abe1ecc789c5f6ce84d747;path=/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606009v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b6b128cfad0541ab1aefbaf91119a792fd86b943;origin=https://hal.archives-ouvertes.fr/hal-04606009;visit=swh:1:snp:6ca5ed5a0635737ac0fe2b91b2567e85adceff12;anchor=swh:1:rel:494f038f8bcbd8f3fe01c84cdada5164444ef1ea;path=/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743687v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d6c73a22663fa47d87128d54f146925343d21610;origin=https://hal.archives-ouvertes.fr/hal-04743687;visit=swh:1:snp:d90bc271aa6352ce8ddd6b1434f33a3d8549abaf;anchor=swh:1:rel:4648cdc504224b4db53d711a1b743078b5461469;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463859v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de874a01f9a2f724b16c1264b471b5cfb1ae2920;origin=https://hal.archives-ouvertes.fr/hal-05463859;visit=swh:1:snp:cc10d15289ce9823074a219462f0e366820d34f3;anchor=swh:1:rel:f83ddbb4cf4c43c0430f934179c7e60411851e18;path=/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304600v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5ea0d380cecc0be59f23ec78298be656ad931b8a;origin=https://hal.archives-ouvertes.fr/hal-05304600;visit=swh:1:snp:dd26e0c0acf9230e10d8e98aad2a2612357ab4f5;anchor=swh:1:rel:94483ccbaf482a740c3f028a7ade8b36790f3b16;path=/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392175v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:825e7e34e6b4b7342a040732eaa9cb490e33df79;origin=https://hal.archives-ouvertes.fr/hal-04392175;visit=swh:1:snp:77948bb02a33261b94b6de541825cea3622d33f0;anchor=swh:1:rel:d451392938516a5196ab0dee33444ad506ef0620;path=/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392103v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d3909d33e7d75e3d8dc0cfe70c922750795c55a;origin=https://hal.archives-ouvertes.fr/hal-04392103;visit=swh:1:snp:7118902d087a052e3f2a0b7d41fa047b64261c94;anchor=swh:1:rel:24b7867cfa6e8ae073d6b9976f415f82abf2ff72;path=/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733528v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d02751b7f45b444bea9d833210d098ddd1262ab;origin=https://git.code.sf.net/p/whakerpy/code;visit=swh:1:snp:831b76c8db29a10f75169132d8499d81b6c2c7cf;anchor=swh:1:rev:f0ad174c432e48445ac1fc3e10470adfb1f75c7c" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>