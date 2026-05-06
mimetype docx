--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -723,187 +723,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic Segmentation of Spontaneous Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudos da Linguagem </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17851/2237-2083.26.4.1489-1530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annotation representation and File conversion tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributi del Centro Linceo Interdisciplinare ‘Beniamino Segre’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-88-218-1165-4, 137, pp.99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908449v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01908434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is smiling during humor so obvious? A cross-cultural comparison of smiling behavior in humorous sequences in American English and French interactions</w:t>
               </w:r>
@@ -2575,358 +2575,453 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bridging the Gap: Design and Evaluation of an Automated System for French Cued Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Natural Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Southern Denmark University, Aug 2025, Odense, Denmark. pp.8-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Cued Speech rhythm: first findings on the relationship between hand position and segments' duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Language &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adam Mickiewicz University,, Dec 2025, Poznań, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Can minimal training affect gesture production in L1/L2 interaction? A semi-longitudinal study with future teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gale Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGS (International Society for Gesture Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Max Planck Institute for Psycholinguistics, Jul 2025, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Analysis of Hand Positions in French Cued Speech (LfPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Linguistic Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lancien</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatically Estimating Textual and Phonemic Complexity for Cued Speech: How to See the Sounds from French Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Language &amp; Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adam Mickiewicz University,, Dec 2025, Poznań, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jointly organized by the ELRA Language Resources Association and the International Committee on Computational Linguistics, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuve de concept d'un système de génération automatique en Langue française Parlée Complétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2942,152 +3037,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.512-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623112v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04580180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Syllabification of Bengali in SPPAS</w:t>
               </w:r>
@@ -3162,217 +3162,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Visit to the Cliffs of Jokin: A Role for Phonetizers in Second Language Pronunciation and Word Learning, with an Example from the Languages of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Welby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIGUL 2023 : 2nd Annual Meeting of the ELRA/ISCA Special Interest Group on Under-resourced Languages, a Satellite Workshop of Interspeech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://sigul-2023.ilc.cnr.it/, Aug 2023, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An analysis of produced versus predicted French Cued Speech keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adam Mickiewicz University, Apr 2023, Poznań, Poland. pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081282v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-04381129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources Creation of Bengali for SPPAS</w:t>
               </w:r>
@@ -3924,51 +3924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Resources for Automated Speech Processing of Quebec French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,273 +4203,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation and annotation mining tools for analyzing speech prosody in the Polish-German Borderland database</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for Inter-Pausal Units: application to Cheese! corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.15-16</w:t>
+              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.289-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428496v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-02428485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation and annotation mining tools for analyzing speech prosody in the Polish-German Borderland database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Klessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Karpiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.13-14</w:t>
+              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428491v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Inter-Pausal Units: application to Cheese! corpus</w:t>
+                <w:t xml:space="preserve">Filtering multi-levels annotated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.289-293</w:t>
+              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428485v1</w:t>
+                <w:t xml:space="preserve">hal-02428491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">euh, rire et bruits en parole spontanée : application à l'alignement forcé</w:t>
               </w:r>
@@ -4626,50 +4626,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Répartition des phonèmes réduits en parole conversationnelle. Approche quantitative par extraction automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laughter in French Spontaneous Conversational Dialogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4678,139 +4760,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Tenth International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.2168-2174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462176v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01462228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smiling behavior in humorous and non humorous conversations: a preliminary cross-cultural comparison between American English and French</w:t>
               </w:r>
@@ -5219,51 +5219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Syllabification of Polish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Klessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Language and Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Poznan, Poland. pp.262--266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5301,51 +5301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A syllable-based analysis of speech temporal organization: a comparison between speaking styles in dysarthric and healthy populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Klessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Georgeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,411 +5481,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Representing Multimodal Linguistic Annotated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A generic tool for the automatic syllabification of Italian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Italian Conference on Computational Linguistics CLiC-it 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Pisa, Italy. pp.73-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of other-repetition occurrences: application to French conversational Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.836-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Speech Segmentation of French: Corpus Adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Asia Pacific Corpus Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Hong Kong, France. pp.32-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Representing Multimodal Linguistic Annotated data</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Syllabification of Italian: adaptation from French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5936,64 +5936,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing Multimodal Linguistics Annotated Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3386-3392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6100,51 +6100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de données orales multi-annotées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Watanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique du Langage Naturel 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.556-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6169,51 +6169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative view of feedback lexical markers in conversational French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6402,51 +6402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesturing while pausing in conversation: Self-oriented or Partner-oriented?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gale Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6825,51 +6825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Language: The gestures of future foreign language teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gale Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7192,51 +7192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Same speech, different gestures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gale Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7464,51 +7464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types de gestes et utilisation de l'espace gestuel dans une description spatiale : méthodologie de l'annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7598,51 +7598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ATALA : Annoter les corpus oraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
@@ -8142,51 +8142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10262,312 +10262,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Detecting topic shifts using a cache memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El-Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Spoken Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Sydnay, Australia. pp.2331-2334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combinaison de modèles de langage pour l'identification de thèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Spriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Martigny, Suisse. pp.347-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined models for topic spotting and topic-dependent language modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El-Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Spriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Automatic Speech Recognition and Understanding Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Santa Barbara, United States. pp.535 - 542, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10685,51 +10685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Gurman Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Reykjavik, Iceland. , Proceedings of the 9th International Conference on Language Resources and Evaluation, pp.2648-2652, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10780,177 +10780,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Methodology and software for the semi-automatic annotation and analysis of speech: Human Language Technology meets Linguists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daffyd Gibbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hirst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Uncertainty-tolerant framework for multimodal corpus annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455310v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01455308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11090,190 +11090,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414600v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linguistic Resources Linguistic Resources for the automatic for the automatic annotation of speech annotation of speech (version 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Building a multimodal corpus to study the development of techno-semio-pedagogical competence across different videoconferencing settings and languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Holt</w:t>
-[...63 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03476577v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03468442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPPAS annotation format : XRA Schema (version 1.5)</w:t>
               </w:r>
@@ -11413,370 +11413,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP3 - L2 : Analyse des moments de transition de positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WP3-L2, FIRAH. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP4 - L1 : Angle de la main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WP4-L1, FIRAH. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997229v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP4 - L2 : Position des voyelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WP4-L2, FIRAH. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP4 - L1 : Angle de la main</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP6 - L1 : Enregistrements et annotations en lecture de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">WP4-L1, FIRAH. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WP6-L1, FIRAH. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP3 - L2 : Analyse des moments de transition de positions</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP1 - L3 : Transitions des positions et des configurations de la main des clés LfPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">WP3-L2, FIRAH. 2025</w:t>
+              <w:t xml:space="preserve">WP1-L3, FIRAH. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749468v2</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04846563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP3 - L1 : Système prédictif des moments de transition de positions</w:t>
               </w:r>
@@ -12358,537 +12358,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">WhakerKit - A seamless toolkit to manage dynamic accessible websites and shared documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:5ea0d380cecc0be59f23ec78298be656ad931b8a;origin=https://hal.archives-ouvertes.fr/hal-05304600;visit=swh:1:snp:dd26e0c0acf9230e10d8e98aad2a2612357ab4f5;anchor=swh:1:rel:94483ccbaf482a740c3f028a7ade8b36790f3b16;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACSAnalysis: Annotation Extraction and Analysis for French Cued Speech (LfPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:de874a01f9a2f724b16c1264b471b5cfb1ae2920;origin=https://hal.archives-ouvertes.fr/hal-05463859;visit=swh:1:snp:cc10d15289ce9823074a219462f0e366820d34f3;anchor=swh:1:rel:f83ddbb4cf4c43c0430f934179c7e60411851e18;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463859v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AudiooPy - An Audio manager in Python Object-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b6b128cfad0541ab1aefbaf91119a792fd86b943;origin=https://hal.archives-ouvertes.fr/hal-04606009;visit=swh:1:snp:6ca5ed5a0635737ac0fe2b91b2567e85adceff12;anchor=swh:1:rel:494f038f8bcbd8f3fe01c84cdada5164444ef1ea;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606009v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WhakerPy - a Python library to create dynamic HTML content and web applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d6c73a22663fa47d87128d54f146925343d21610;origin=https://hal.archives-ouvertes.fr/hal-04743687;visit=swh:1:snp:d90bc271aa6352ce8ddd6b1434f33a3d8549abaf;anchor=swh:1:rel:4648cdc504224b4db53d711a1b743078b5461469;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743687v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Whakerexa - Build accessible, elegant web pages with one lightweight toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:66721816ad0c7eb1a2f26bbc4e0a4337d61b52d2;origin=https://hal.archives-ouvertes.fr/hal-04733441;visit=swh:1:snp:3c01849ebfd9973b62f1791fae4dde6d26942c2d;anchor=swh:1:rel:e830bf12dd6549a289abe1ecc789c5f6ce84d747;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733441v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">AudiooPy - An Audio manager in Python Object-Oriented Programming</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ClammingPy - Light Python-API Documentation in Markdown and accessible HTML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:b6b128cfad0541ab1aefbaf91119a792fd86b943;origin=https://hal.archives-ouvertes.fr/hal-04606009;visit=swh:1:snp:6ca5ed5a0635737ac0fe2b91b2567e85adceff12;anchor=swh:1:rel:494f038f8bcbd8f3fe01c84cdada5164444ef1ea;path=/⟩</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:9d3909d33e7d75e3d8dc0cfe70c922750795c55a;origin=https://hal.archives-ouvertes.fr/hal-04392103;visit=swh:1:snp:7118902d087a052e3f2a0b7d41fa047b64261c94;anchor=swh:1:rel:24b7867cfa6e8ae073d6b9976f415f82abf2ff72;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">WhakerPy - a Python library to create dynamic HTML content and web applications</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392103v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPPAS - the automatic annotation and analysis of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:d6c73a22663fa47d87128d54f146925343d21610;origin=https://hal.archives-ouvertes.fr/hal-04743687;visit=swh:1:snp:d90bc271aa6352ce8ddd6b1434f33a3d8549abaf;anchor=swh:1:rel:4648cdc504224b4db53d711a1b743078b5461469;path=/⟩</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:825e7e34e6b4b7342a040732eaa9cb490e33df79;origin=https://hal.archives-ouvertes.fr/hal-04392175;visit=swh:1:snp:77948bb02a33261b94b6de541825cea3622d33f0;anchor=swh:1:rel:d451392938516a5196ab0dee33444ad506ef0620;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...225 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392175v3</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04392103v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WhintPy</w:t>
               </w:r>
@@ -13097,51 +13097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B5C6D8E"/>
+    <w:nsid w:val="62131900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13328,51 +13328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigittebigi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1834-6918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079410790" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sppas.org/bigi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumita Pakrashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakuntala Mahanta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24751839.2025.2611605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5745" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvone Zimmerman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5778" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.26.4.1489-1530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Attardo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Pickering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gironzetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carpineto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Romano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spriet Thierry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadat Fatiha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abiola Oyelere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66527-2_12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43808-5_30" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Loukina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035199192/Chapter02.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-08958-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783642358272?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36618-0_22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZCG6DSX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale Stam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bauer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04381129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corral" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823951v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pettorino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maffia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-11" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Zimmermann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798569v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Klessa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Karpi&#324;ski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyelere S Abiola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Fung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2015.7357891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Watanabe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507643v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510203v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363458v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510673v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510441v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Seng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Diep Do" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/1626431.1626466" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393605v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705630v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli '" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518611" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705593v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392520v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Vu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563654v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Zitouni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107535v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107536v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392244v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spriet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.1997.659133" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455310v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455308v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffyd Gibbon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161531v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414600v8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015105v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997229v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948382v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749468v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846563v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423736v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518632v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348909v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348920v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348901v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455309v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705169v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462773v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:680e8955d956d911f73cb80aee8d8522021a0575;origin=https://hal.archives-ouvertes.fr/hal-05462773;visit=swh:1:snp:c079525371ffcd082ce7e98cbb0d91e5962d44d5;anchor=swh:1:rel:cfc68bf9a781d86f8122eb074e6b295e7c227077;path=/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733441v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66721816ad0c7eb1a2f26bbc4e0a4337d61b52d2;origin=https://hal.archives-ouvertes.fr/hal-04733441;visit=swh:1:snp:3c01849ebfd9973b62f1791fae4dde6d26942c2d;anchor=swh:1:rel:e830bf12dd6549a289abe1ecc789c5f6ce84d747;path=/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606009v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b6b128cfad0541ab1aefbaf91119a792fd86b943;origin=https://hal.archives-ouvertes.fr/hal-04606009;visit=swh:1:snp:6ca5ed5a0635737ac0fe2b91b2567e85adceff12;anchor=swh:1:rel:494f038f8bcbd8f3fe01c84cdada5164444ef1ea;path=/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743687v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d6c73a22663fa47d87128d54f146925343d21610;origin=https://hal.archives-ouvertes.fr/hal-04743687;visit=swh:1:snp:d90bc271aa6352ce8ddd6b1434f33a3d8549abaf;anchor=swh:1:rel:4648cdc504224b4db53d711a1b743078b5461469;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463859v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de874a01f9a2f724b16c1264b471b5cfb1ae2920;origin=https://hal.archives-ouvertes.fr/hal-05463859;visit=swh:1:snp:cc10d15289ce9823074a219462f0e366820d34f3;anchor=swh:1:rel:f83ddbb4cf4c43c0430f934179c7e60411851e18;path=/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304600v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5ea0d380cecc0be59f23ec78298be656ad931b8a;origin=https://hal.archives-ouvertes.fr/hal-05304600;visit=swh:1:snp:dd26e0c0acf9230e10d8e98aad2a2612357ab4f5;anchor=swh:1:rel:94483ccbaf482a740c3f028a7ade8b36790f3b16;path=/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392175v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:825e7e34e6b4b7342a040732eaa9cb490e33df79;origin=https://hal.archives-ouvertes.fr/hal-04392175;visit=swh:1:snp:77948bb02a33261b94b6de541825cea3622d33f0;anchor=swh:1:rel:d451392938516a5196ab0dee33444ad506ef0620;path=/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392103v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d3909d33e7d75e3d8dc0cfe70c922750795c55a;origin=https://hal.archives-ouvertes.fr/hal-04392103;visit=swh:1:snp:7118902d087a052e3f2a0b7d41fa047b64261c94;anchor=swh:1:rel:24b7867cfa6e8ae073d6b9976f415f82abf2ff72;path=/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733528v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d02751b7f45b444bea9d833210d098ddd1262ab;origin=https://git.code.sf.net/p/whakerpy/code;visit=swh:1:snp:831b76c8db29a10f75169132d8499d81b6c2c7cf;anchor=swh:1:rev:f0ad174c432e48445ac1fc3e10470adfb1f75c7c" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigittebigi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1834-6918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079410790" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sppas.org/bigi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumita Pakrashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakuntala Mahanta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24751839.2025.2611605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5745" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvone Zimmerman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5778" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.26.4.1489-1530" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Attardo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Pickering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gironzetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carpineto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Romano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spriet Thierry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadat Fatiha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abiola Oyelere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66527-2_12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43808-5_30" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Loukina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035199192/Chapter02.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-08958-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783642358272?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36618-0_22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZCG6DSX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale Stam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04381129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823951v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pettorino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maffia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-11" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Zimmermann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798569v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Klessa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Karpi&#324;ski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyelere S Abiola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Fung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2015.7357891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Watanabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510203v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363458v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510673v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510441v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Seng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Diep Do" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/1626431.1626466" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393605v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705630v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli '" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518611" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705593v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392520v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Vu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563654v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Zitouni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107535v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107536v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392244v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392226v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spriet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392234v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.1997.659133" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455308v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffyd Gibbon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161531v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414600v8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997229v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015105v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846563v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749468v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423736v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518632v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348909v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348920v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348901v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455309v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705169v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462773v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:680e8955d956d911f73cb80aee8d8522021a0575;origin=https://hal.archives-ouvertes.fr/hal-05462773;visit=swh:1:snp:c079525371ffcd082ce7e98cbb0d91e5962d44d5;anchor=swh:1:rel:cfc68bf9a781d86f8122eb074e6b295e7c227077;path=/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304600v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5ea0d380cecc0be59f23ec78298be656ad931b8a;origin=https://hal.archives-ouvertes.fr/hal-05304600;visit=swh:1:snp:dd26e0c0acf9230e10d8e98aad2a2612357ab4f5;anchor=swh:1:rel:94483ccbaf482a740c3f028a7ade8b36790f3b16;path=/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463859v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de874a01f9a2f724b16c1264b471b5cfb1ae2920;origin=https://hal.archives-ouvertes.fr/hal-05463859;visit=swh:1:snp:cc10d15289ce9823074a219462f0e366820d34f3;anchor=swh:1:rel:f83ddbb4cf4c43c0430f934179c7e60411851e18;path=/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606009v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b6b128cfad0541ab1aefbaf91119a792fd86b943;origin=https://hal.archives-ouvertes.fr/hal-04606009;visit=swh:1:snp:6ca5ed5a0635737ac0fe2b91b2567e85adceff12;anchor=swh:1:rel:494f038f8bcbd8f3fe01c84cdada5164444ef1ea;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743687v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d6c73a22663fa47d87128d54f146925343d21610;origin=https://hal.archives-ouvertes.fr/hal-04743687;visit=swh:1:snp:d90bc271aa6352ce8ddd6b1434f33a3d8549abaf;anchor=swh:1:rel:4648cdc504224b4db53d711a1b743078b5461469;path=/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733441v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66721816ad0c7eb1a2f26bbc4e0a4337d61b52d2;origin=https://hal.archives-ouvertes.fr/hal-04733441;visit=swh:1:snp:3c01849ebfd9973b62f1791fae4dde6d26942c2d;anchor=swh:1:rel:e830bf12dd6549a289abe1ecc789c5f6ce84d747;path=/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392103v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d3909d33e7d75e3d8dc0cfe70c922750795c55a;origin=https://hal.archives-ouvertes.fr/hal-04392103;visit=swh:1:snp:7118902d087a052e3f2a0b7d41fa047b64261c94;anchor=swh:1:rel:24b7867cfa6e8ae073d6b9976f415f82abf2ff72;path=/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392175v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:825e7e34e6b4b7342a040732eaa9cb490e33df79;origin=https://hal.archives-ouvertes.fr/hal-04392175;visit=swh:1:snp:77948bb02a33261b94b6de541825cea3622d33f0;anchor=swh:1:rel:d451392938516a5196ab0dee33444ad506ef0620;path=/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733528v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d02751b7f45b444bea9d833210d098ddd1262ab;origin=https://git.code.sf.net/p/whakerpy/code;visit=swh:1:snp:831b76c8db29a10f75169132d8499d81b6c2c7cf;anchor=swh:1:rev:f0ad174c432e48445ac1fc3e10470adfb1f75c7c" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>