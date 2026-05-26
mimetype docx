--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -723,187 +723,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annotation representation and File conversion tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributi del Centro Linceo Interdisciplinare ‘Beniamino Segre’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-88-218-1165-4, 137, pp.99-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automatic Segmentation of Spontaneous Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Estudos da Linguagem </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17851/2237-2083.26.4.1489-1530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17851/2237-2083.26.4.1489-1530⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01908434v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01908449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is smiling during humor so obvious? A cross-cultural comparison of smiling behavior in humorous sequences in American English and French interactions</w:t>
               </w:r>
@@ -2298,182 +2298,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The SPPAS participation to Evalita 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluation of Natural Language and Speech Tool for Italian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.312-321, 2012, Lecture Notes in Artificial Intelligence, 978-3-642-35828-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The SPPAS participation to the Forced-Alignment task of Evalita 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Magnini et Al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVALITA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNCS 7689, Springer, pp.312-321, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482483v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00983698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Kullback-Leibler Distance for Text Categorization</w:t>
               </w:r>
@@ -2541,569 +2541,690 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (83)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic Extraction of Textual and Phonemic Complexity for French Cued Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Norré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Workshop on Readability and Text Simplification (READIxTSAR) @ LREC 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma de Mallorca, Spain. pp.61-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Analysis of Hand Positions in French Cued Speech (LfPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Linguistic Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can minimal training affect gesture production in L1/L2 interaction? A semi-longitudinal study with future teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gale Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISGS (International Society for Gesture Studies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Planck Institute for Psycholinguistics, Jul 2025, Nijmegen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Cued Speech rhythm: first findings on the relationship between hand position and segments' duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Language &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adam Mickiewicz University,, Dec 2025, Poznań, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap: Design and Evaluation of an Automated System for French Cued Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Natural Language and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Southern Denmark University, Aug 2025, Odense, Denmark. pp.8-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de concept d'un système de génération automatique en Langue française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lancien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Language &amp; Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adam Mickiewicz University,, Dec 2025, Poznań, France</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.512-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gale Stam</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatically Estimating Textual and Phonemic Complexity for Cued Speech: How to See the Sounds from French Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jointly organized by the ELRA Language Resources Association and the International Committee on Computational Linguistics, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Syllabification of Bengali in SPPAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moumita Pakrashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3132,263 +3253,345 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Conference of the Oriental Conference on Speech Database and Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Igdtuw, Delhi, India. pp.PID:157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Visit to the Cliffs of Jokin: A Role for Phonetizers in Second Language Pronunciation and Word Learning, with an Example from the Languages of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGUL 2023 : 2nd Annual Meeting of the ELRA/ISCA Special Interest Group on Under-resourced Languages, a Satellite Workshop of Interspeech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://sigul-2023.ilc.cnr.it/, Aug 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of produced versus predicted French Cued Speech keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adam Mickiewicz University, Apr 2023, Poznań, Poland. pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création de ressources en langue française parlée complétée pour faciliter l'accès à la langue orale via l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique de l'Institut des Sciences &amp; Techniques de la Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences &amp; Techniques de la Réadaptation, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources Creation of Bengali for SPPAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moumita Pakrashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3417,354 +3620,272 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adam Mickiewicz University, Apr 2023, Poznań, Poland. pp.218-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal study on Italian speech rhythm in Parkinson’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Pettorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Maffia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Speech Prosody 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.52-56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/speechprosody.2022-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLeLfPC: a Large Open Multi-Speaker Corpus of French Cued Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.987-994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Speech Processing of Bengali using SPPAS software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moumita Pakrashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3793,263 +3914,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iNNterpret - Representation of speech, articulatory dynamics, prosody and language in layers. Special Session, S2 at ICON 2021: 18th International Conference on Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NLP Association India, Dec 2021, [in-line due to the pandemie], India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation du tractus vocal est-elle variable selon les langues en parole spontanée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Peirolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.433-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798569v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Resources for Automated Speech Processing of Quebec French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, marseille, France. pp.5323-5328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smiling and humor in French conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4078,73 +4199,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Humor Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Commerce, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese!&amp;quot;: A corpus of face-to-face French interactions. A case study for analyzing smiling and conversational humor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4173,319 +4294,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marseille, France. pp.460-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation and annotation mining tools for analyzing speech prosody in the Polish-German Borderland database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Klessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Karpiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.289-293</w:t>
+              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filtering multi-levels annotated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.15-16</w:t>
+              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Filtering multi-levels annotated data</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for Inter-Pausal Units: application to Cheese! corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.13-14</w:t>
+              <w:t xml:space="preserve">, May 2019, Poznań, Poland. pp.289-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">euh, rire et bruits en parole spontanée : application à l'alignement forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4501,168 +4622,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Resources for Automated Speech Processing of the African Language Naija (Nigerian Pidgin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyelere S Abiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Poznan, Poland. pp.441-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smiling behavior in humorous and non humorous conversations: a preliminary cross-cultural comparison between American English and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Humor Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laughter in French Spontaneous Conversational Dialogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Tenth International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.2168-2174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition des phonèmes réduits en parole conversationnelle. Approche quantitative par extraction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4678,1542 +4963,1378 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The TYPALOC Corpus: A Collection of Various Dysarthric Speech Recordings in Read and Spontaneous Styles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...202 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. p 4658-4665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching and retrieving multi-levels annotated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorane Saubesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Gesture and Speech in Interactioni - 4th edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nantes, France. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SIP of CoFee : A Sample of Interesting Productions of Conversational Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gorisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of The 16th Annual SIGdial Meeting on Discourse and Dialogue (SIGDIAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A syllable-based analysis of speech temporal organization: a comparison between speaking styles in dysarthric and healthy populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Klessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Georgeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixteenth Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresde, Germany. pp.2977-2981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Syllabification of Polish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Klessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Language and Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Poznan, Poland. pp.262--266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic word segmentation for spoken Cantonese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oriental COCOSDA and Conference on Asian Spoken Language Research and Evaluation (O-COCOSDA/CASLRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Shanghai, Switzerland. pp.196--201, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSDA.2015.7357891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic detection of other-repetition occurrences: application to French conversational Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.836-842</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Speech Segmentation of French: Corpus Adaptation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Asia Pacific Corpus Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Hong Kong, France. pp.32-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing Multimodal Linguistic Annotated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic tool for the automatic syllabification of Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Italian Conference on Computational Linguistics CLiC-it 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Pisa, Italy. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Automatic detection of other-repetition occurrences: application to French conversational Speech</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Syllabification of Italian: adaptation from French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratory Approaches to Romance Phonology LARP 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France. pp.38-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representing Multimodal Linguistics Annotated Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.836-842</w:t>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3386-3392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPPAS participation to Evalita 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Workshop EVALITA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Pisa, Italy. pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de données orales multi-annotées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Watanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique du Langage Naturel 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.556-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative view of feedback lexical markers in conversational French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6228,362 +6349,362 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Metz, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aix MapTask: A (rather) new French resource for prosodic and discourse studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Astésano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariapaola D'Imperio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A phonetization approach for the forced-alignment task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Less-Resourced Languages workshop, 6th Language &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Poznan, Poland. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesturing while pausing in conversation: Self-oriented or Partner-oriented?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gale Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIGER: Tilburg Gesture Research Meeting 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tilburg, Netherlands. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's new in SPPAS 1.5?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6599,73 +6720,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Resources for the Analysis of Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Aix-en-Provence, France. pp.62-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la transcription sur la phonétisation automatique de corpus oraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Péri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études sur la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.449-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthographic Transcription: Which Enrichment is required for Phonetization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Péri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The eighth international conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1756-1763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPeech Phonetization Alignment and Syllabification (SPPAS): a tool for the automatic analysis of speech prosody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6681,73 +6992,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AixOx, a multi-layered learners corpus: automatic annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6789,87 +7100,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Corpus Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Jaèn, SPAIN, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Language: The gestures of future foreign language teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gale Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6884,496 +7195,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Wilga Rivers Colloquium on Foreign Language Pedagogy, American Association for Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Boston, United States. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Influence de la transcription sur la phonétisation automatique de corpus oraux</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPPAS: a tool for the phonetic segmentations of Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The eighth international conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1756-1763</w:t>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1748-1755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">SPPAS: a tool for the phonetic segmentations of Speech</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPPAS : un outil &amp;quot;user-friendly&amp;quot; pour l'alignement texte/son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The eighth international conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1748-1755</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL, Atelier DEGELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.85-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Same speech, different gestures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gale Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Gesture Studies 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lund, Sweden. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégoriser les réponses aux interruptions dans les débats politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7415,320 +7536,320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes conférence annuelle Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types de gestes et utilisation de l'espace gestuel dans une description spatiale : méthodologie de l'annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier DEGELS, 18èmes conférence annuelle Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience d'annotation à large échelle : le projet OTIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ATALA : Annoter les corpus oraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Annotations and Categorization for Political Debates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7743,73 +7864,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI Workshop on Multimodal Corpora for Machine learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Alicante, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation automatique en syllabes d'un dialogue oral spontané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7818,538 +7939,659 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation schemes, annotation tools and the question of interoperability: from Typed Feature Structures to XML Schemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542147v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Seinturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Global Interoperability for Language Resource</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche automatique d'hétéro-répétitions dans un dialogue oral spontané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic detection of syllable boundaries in spontaneous speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International conference on Language Resources and Evaluation (LREC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELRA, May 2010, La Valette, Malta. pp.3285-3292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mining a Comparable Text Corpus for a Vietnamese-French Statistical Machine Translation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
+              <w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation, March 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation multiple d'un flux de données textuelles pour la modélisation statistique du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheap Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation d'un corpus bilingue comparable pour la création d'un système de traduction probabiliste Vietnamien - Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8358,1852 +8600,1731 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mining a comparable text corpus for a Vietnamese - French statistical machine translation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Ngoc-Diep Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Athens, Greece. pp.165 - 172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3115/1626431.1626466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple Text Segmentation for Statistical Language Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393602v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.2663-2666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisation et alignement de corpus français et vietnamiens : Format et Logiciels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées internationales d'analyse statistique des données textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which unit for acoustic and language modeling for Khmer Automatic Speech Recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheap Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Spoken Languages Technologies for Under-resourced languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hanoi, Vietnam. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in Automatic Speech Recognition for Vietnamese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheap Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Ngoc-Diep Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first International Workshop on Spoken Languages Technologies for Under-resourced languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Broadcast News Transcription System for Khmer Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sethserey Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli '</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.2658-2661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word/sub-word lattices decomposition and combination for speech recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheap Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Las Vegas, United States. pp.4321 - 4324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une nouvelle méthodologie pour la sélection automatique du vocabulaire d'un système de reconnaissance automatique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI-èmes Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.239-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interchange Format-based Language Model for Automatic Speech Recognition in Speech-to-Speech Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Quang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second international Conference RIVF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Hanoi, Vietnam. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulary and language model adaptation using information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Spoken Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Jeju Island, South Korea. pp.1361-1364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification thématique hiérarchique : Application aux forums de discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème conférence annuelle sur le Traitement Automatique des Langues Naturelles - TALN'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Nancy, France. pp.24 - 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Topic Identification : Introduction of Trigger pairs in the Cache Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Speech and Computer 2002 - SPECOM'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, St-Petersburg, Russia, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Identification thématique hiérarchique : Application aux forums de discussions</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Topic Identification: Towards Combination of Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Natural Language Processing - RANLP'2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Galia Angelova, Kalima Bontcheva, Ruslan Mitkov, Nicolas Nicolov, Nikolai Nikolov, 2001, Tzigov Chark, Bulgaria, pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of Topic Identification on Newspaper and E-mail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Brun</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Symposium on String Processing and Information Retrieval - SPIRE'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Laguna de San Rafael, Chili, pp.238-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hierarchical Approach for Topic Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Brun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the international workshop Speech and Computer - SPECOM'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Moscow, Russia, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance thématique à partir de textes dictés et Adaptation dynamique de modèles de langages thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10232,384 +10353,384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> XXIIIèmes Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Aussois, France. pp.301-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinaison de modèles de langage pour l'identification de thèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Bèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIèmes Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Martigny, Suisse. pp.347-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting topic shifts using a cache memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El-Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Spriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Spoken Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Sydnay, Australia. pp.2331-2334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Combinaison de modèles de langage pour l'identification de thèmes</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined models for topic spotting and topic-dependent language modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El-Bèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Spriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Automatic Speech Recognition and Understanding Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Santa Barbara, United States. pp.535 - 542, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASRU.1997.659133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10619,150 +10740,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aix Map Task corpus: The French multimodal corpus of task-oriented dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gorisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Gurman Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Reykjavik, Iceland. , Proceedings of the 9th International Conference on Language Resources and Evaluation, pp.2648-2652, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10772,65 +10893,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology and software for the semi-automatic annotation and analysis of speech: Human Language Technology meets Linguists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daffyd Gibbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hirst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10838,113 +10959,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty-tolerant framework for multimodal corpus annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10954,382 +11075,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark techniques vs. science ouverte : à qui revient la parole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPPAS - the automatic annotation and analysis of speech (version 4.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414600v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic Resources Linguistic Resources for the automatic for the automatic annotation of speech annotation of speech (version 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a multimodal corpus to study the development of techno-semio-pedagogical competence across different videoconferencing settings and languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03476577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPPAS annotation format : XRA Schema (version 1.5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11339,834 +11460,834 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP2-TextCueS : Générer le code LPC à partir d’un texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WP2-TextCueS, FIRAH. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP4 - L2 : Position des voyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WP4-L2, FIRAH. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP3 - L2 : Analyse des moments de transition de positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WP3-L2, FIRAH. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP4 - L1 : Angle de la main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WP4-L1, FIRAH. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP4 - L2 : Position des voyelles</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP6 - L1 : Enregistrements et annotations en lecture de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">WP4-L2, FIRAH. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WP6-L1, FIRAH. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP6 - L1 : Enregistrements et annotations en lecture de textes</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP1 - L3 : Transitions des positions et des configurations de la main des clés LfPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">WP6-L1, FIRAH. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WP1-L3, FIRAH. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP1 - L3 : Transitions des positions et des configurations de la main des clés LfPC</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749468v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP3 - L1 : Système prédictif des moments de transition de positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">WP1-L3, FIRAH. 2024</w:t>
+              <w:t xml:space="preserve">WP3-L1, FIRAH. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP3 - L1 : Système prédictif des moments de transition de positions</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423736v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP1 - L4 : Détection des mains et du visage du locuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">WP3-L1, FIRAH. 2024</w:t>
+              <w:t xml:space="preserve">WP1-L4, FIRAH. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP1 - L4 : Détection des mains et du visage du locuteur</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518632v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP1 - L1 : Segmentation phonétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">WP1-L4, FIRAH. 2024</w:t>
+              <w:t xml:space="preserve">WP1-L1, FIRAH. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP1 - L1 : Segmentation phonétique</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348909v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP2 - L1 : Système prédictif des séquences de clés (français)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">WP1-L1, FIRAH. 2023</w:t>
+              <w:t xml:space="preserve">WP2-L1, FIRAH. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP2 - L1 : Système prédictif des séquences de clés (français)</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348920v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP1 - L2 : Clés LfPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">WP2-L1, FIRAH. 2023</w:t>
+              <w:t xml:space="preserve">WP1-L2, FIRAH. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP1 - L2 : Clés LfPC</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348901v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology and software for the semi-automatic annotation of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">WP1-L2, FIRAH. 2023</w:t>
+              <w:t xml:space="preserve">[Research Report] Poly U, Hong Kong. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...64 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12176,100 +12297,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation du langage pour des applications de recherche documentaire et de traitement de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche d'information [cs.IR]. Université d'Avignon et des Pays de Vaucluse, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01705169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12279,757 +12400,757 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-CS: the automatic generation of Cued Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:680e8955d956d911f73cb80aee8d8522021a0575;origin=https://hal.archives-ouvertes.fr/hal-05462773;visit=swh:1:snp:c079525371ffcd082ce7e98cbb0d91e5962d44d5;anchor=swh:1:rel:cfc68bf9a781d86f8122eb074e6b295e7c227077;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whakerexa - Build accessible, elegant web pages with one lightweight toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:66721816ad0c7eb1a2f26bbc4e0a4337d61b52d2;origin=https://hal.archives-ouvertes.fr/hal-04733441;visit=swh:1:snp:3c01849ebfd9973b62f1791fae4dde6d26942c2d;anchor=swh:1:rel:e830bf12dd6549a289abe1ecc789c5f6ce84d747;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733441v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AudiooPy - An Audio manager in Python Object-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b6b128cfad0541ab1aefbaf91119a792fd86b943;origin=https://hal.archives-ouvertes.fr/hal-04606009;visit=swh:1:snp:6ca5ed5a0635737ac0fe2b91b2567e85adceff12;anchor=swh:1:rel:494f038f8bcbd8f3fe01c84cdada5164444ef1ea;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606009v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WhakerPy - a Python library to create dynamic HTML content and web applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d6c73a22663fa47d87128d54f146925343d21610;origin=https://hal.archives-ouvertes.fr/hal-04743687;visit=swh:1:snp:d90bc271aa6352ce8ddd6b1434f33a3d8549abaf;anchor=swh:1:rel:4648cdc504224b4db53d711a1b743078b5461469;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743687v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WhakerKit - A seamless toolkit to manage dynamic accessible websites and shared documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:5ea0d380cecc0be59f23ec78298be656ad931b8a;origin=https://hal.archives-ouvertes.fr/hal-05304600;visit=swh:1:snp:dd26e0c0acf9230e10d8e98aad2a2612357ab4f5;anchor=swh:1:rel:94483ccbaf482a740c3f028a7ade8b36790f3b16;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACSAnalysis: Annotation Extraction and Analysis for French Cued Speech (LfPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:de874a01f9a2f724b16c1264b471b5cfb1ae2920;origin=https://hal.archives-ouvertes.fr/hal-05463859;visit=swh:1:snp:cc10d15289ce9823074a219462f0e366820d34f3;anchor=swh:1:rel:f83ddbb4cf4c43c0430f934179c7e60411851e18;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">AudiooPy - An Audio manager in Python Object-Oriented Programming</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPPAS - the automatic annotation and analysis of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:b6b128cfad0541ab1aefbaf91119a792fd86b943;origin=https://hal.archives-ouvertes.fr/hal-04606009;visit=swh:1:snp:6ca5ed5a0635737ac0fe2b91b2567e85adceff12;anchor=swh:1:rel:494f038f8bcbd8f3fe01c84cdada5164444ef1ea;path=/⟩</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:825e7e34e6b4b7342a040732eaa9cb490e33df79;origin=https://hal.archives-ouvertes.fr/hal-04392175;visit=swh:1:snp:77948bb02a33261b94b6de541825cea3622d33f0;anchor=swh:1:rel:d451392938516a5196ab0dee33444ad506ef0620;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">WhakerPy - a Python library to create dynamic HTML content and web applications</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392175v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ClammingPy - Light Python-API Documentation in Markdown and accessible HTML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:d6c73a22663fa47d87128d54f146925343d21610;origin=https://hal.archives-ouvertes.fr/hal-04743687;visit=swh:1:snp:d90bc271aa6352ce8ddd6b1434f33a3d8549abaf;anchor=swh:1:rel:4648cdc504224b4db53d711a1b743078b5461469;path=/⟩</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:9d3909d33e7d75e3d8dc0cfe70c922750795c55a;origin=https://hal.archives-ouvertes.fr/hal-04392103;visit=swh:1:snp:7118902d087a052e3f2a0b7d41fa047b64261c94;anchor=swh:1:rel:24b7867cfa6e8ae073d6b9976f415f82abf2ff72;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Whakerexa - Build accessible, elegant web pages with one lightweight toolkit</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392103v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WhintPy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ClammingPy - Light Python-API Documentation in Markdown and accessible HTML</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WhakerPy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:9d3909d33e7d75e3d8dc0cfe70c922750795c55a;origin=https://hal.archives-ouvertes.fr/hal-04392103;visit=swh:1:snp:7118902d087a052e3f2a0b7d41fa047b64261c94;anchor=swh:1:rel:24b7867cfa6e8ae073d6b9976f415f82abf2ff72;path=/⟩</w:t>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:9d02751b7f45b444bea9d833210d098ddd1262ab;origin=https://git.code.sf.net/p/whakerpy/code;visit=swh:1:snp:831b76c8db29a10f75169132d8499d81b6c2c7cf;anchor=swh:1:rev:f0ad174c432e48445ac1fc3e10470adfb1f75c7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...203 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13097,51 +13218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62131900"/>
+    <w:nsid w:val="1E2B1169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13328,51 +13449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigittebigi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1834-6918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079410790" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sppas.org/bigi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumita Pakrashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakuntala Mahanta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24751839.2025.2611605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5745" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvone Zimmerman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5778" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.26.4.1489-1530" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Attardo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Pickering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gironzetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carpineto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Romano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spriet Thierry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadat Fatiha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abiola Oyelere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66527-2_12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43808-5_30" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Loukina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035199192/Chapter02.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-08958-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783642358272?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36618-0_22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZCG6DSX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale Stam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04381129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823951v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pettorino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maffia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-11" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Zimmermann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798569v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Klessa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Karpi&#324;ski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyelere S Abiola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Fung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2015.7357891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Watanabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510203v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363458v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510673v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510441v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Seng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Diep Do" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/1626431.1626466" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393605v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705630v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli '" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518611" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705593v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392520v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Vu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392515v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563654v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Zitouni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107535v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107536v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392244v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392226v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spriet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392234v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.1997.659133" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455308v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffyd Gibbon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161531v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414600v8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997229v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015105v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846563v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749468v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423736v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518632v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348909v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348920v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348901v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455309v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705169v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462773v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:680e8955d956d911f73cb80aee8d8522021a0575;origin=https://hal.archives-ouvertes.fr/hal-05462773;visit=swh:1:snp:c079525371ffcd082ce7e98cbb0d91e5962d44d5;anchor=swh:1:rel:cfc68bf9a781d86f8122eb074e6b295e7c227077;path=/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304600v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5ea0d380cecc0be59f23ec78298be656ad931b8a;origin=https://hal.archives-ouvertes.fr/hal-05304600;visit=swh:1:snp:dd26e0c0acf9230e10d8e98aad2a2612357ab4f5;anchor=swh:1:rel:94483ccbaf482a740c3f028a7ade8b36790f3b16;path=/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463859v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de874a01f9a2f724b16c1264b471b5cfb1ae2920;origin=https://hal.archives-ouvertes.fr/hal-05463859;visit=swh:1:snp:cc10d15289ce9823074a219462f0e366820d34f3;anchor=swh:1:rel:f83ddbb4cf4c43c0430f934179c7e60411851e18;path=/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606009v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b6b128cfad0541ab1aefbaf91119a792fd86b943;origin=https://hal.archives-ouvertes.fr/hal-04606009;visit=swh:1:snp:6ca5ed5a0635737ac0fe2b91b2567e85adceff12;anchor=swh:1:rel:494f038f8bcbd8f3fe01c84cdada5164444ef1ea;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743687v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d6c73a22663fa47d87128d54f146925343d21610;origin=https://hal.archives-ouvertes.fr/hal-04743687;visit=swh:1:snp:d90bc271aa6352ce8ddd6b1434f33a3d8549abaf;anchor=swh:1:rel:4648cdc504224b4db53d711a1b743078b5461469;path=/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733441v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66721816ad0c7eb1a2f26bbc4e0a4337d61b52d2;origin=https://hal.archives-ouvertes.fr/hal-04733441;visit=swh:1:snp:3c01849ebfd9973b62f1791fae4dde6d26942c2d;anchor=swh:1:rel:e830bf12dd6549a289abe1ecc789c5f6ce84d747;path=/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392103v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d3909d33e7d75e3d8dc0cfe70c922750795c55a;origin=https://hal.archives-ouvertes.fr/hal-04392103;visit=swh:1:snp:7118902d087a052e3f2a0b7d41fa047b64261c94;anchor=swh:1:rel:24b7867cfa6e8ae073d6b9976f415f82abf2ff72;path=/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392175v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:825e7e34e6b4b7342a040732eaa9cb490e33df79;origin=https://hal.archives-ouvertes.fr/hal-04392175;visit=swh:1:snp:77948bb02a33261b94b6de541825cea3622d33f0;anchor=swh:1:rel:d451392938516a5196ab0dee33444ad506ef0620;path=/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733528v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d02751b7f45b444bea9d833210d098ddd1262ab;origin=https://git.code.sf.net/p/whakerpy/code;visit=swh:1:snp:831b76c8db29a10f75169132d8499d81b6c2c7cf;anchor=swh:1:rev:f0ad174c432e48445ac1fc3e10470adfb1f75c7c" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brigittebigi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1834-6918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079410790" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sppas.org/bigi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumita Pakrashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakuntala Mahanta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24751839.2025.2611605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5745" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvone Zimmerman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5778" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.26.4.1489-1530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Attardo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Pickering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gironzetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carpineto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Romano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spriet Thierry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadat Fatiha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3_2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abiola Oyelere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66527-2_12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43808-5_30" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Loukina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035199192/Chapter02.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-08958-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783642358272?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36618-0_22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FZCG6DSX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Norr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale Stam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bauer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349654v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04381129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pettorino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maffia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Zimmermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798569v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Klessa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Karpi&#324;ski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428491v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959445v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyelere S Abiola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462228v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455313v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Fung" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDA.2015.7357891" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Watanabe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507643v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510207v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510203v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983743v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510441v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510673v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Diep Do" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959203v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Seng" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393602v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/1626431.1626466" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393605v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392526v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705670v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli '" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518611" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392520v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Vu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563654v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100828v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Zitouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107535v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392244v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392234v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spriet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-B&#232;ze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392216v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.1997.659133" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gurman Bard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455308v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daffyd Gibbon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455310v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414600v8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476577v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468454v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511364v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948382v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997229v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846563v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749468v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423736v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518632v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348909v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348920v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348901v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455309v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705169v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462773v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:680e8955d956d911f73cb80aee8d8522021a0575;origin=https://hal.archives-ouvertes.fr/hal-05462773;visit=swh:1:snp:c079525371ffcd082ce7e98cbb0d91e5962d44d5;anchor=swh:1:rel:cfc68bf9a781d86f8122eb074e6b295e7c227077;path=/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733441v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66721816ad0c7eb1a2f26bbc4e0a4337d61b52d2;origin=https://hal.archives-ouvertes.fr/hal-04733441;visit=swh:1:snp:3c01849ebfd9973b62f1791fae4dde6d26942c2d;anchor=swh:1:rel:e830bf12dd6549a289abe1ecc789c5f6ce84d747;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606009v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b6b128cfad0541ab1aefbaf91119a792fd86b943;origin=https://hal.archives-ouvertes.fr/hal-04606009;visit=swh:1:snp:6ca5ed5a0635737ac0fe2b91b2567e85adceff12;anchor=swh:1:rel:494f038f8bcbd8f3fe01c84cdada5164444ef1ea;path=/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743687v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d6c73a22663fa47d87128d54f146925343d21610;origin=https://hal.archives-ouvertes.fr/hal-04743687;visit=swh:1:snp:d90bc271aa6352ce8ddd6b1434f33a3d8549abaf;anchor=swh:1:rel:4648cdc504224b4db53d711a1b743078b5461469;path=/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304600v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5ea0d380cecc0be59f23ec78298be656ad931b8a;origin=https://hal.archives-ouvertes.fr/hal-05304600;visit=swh:1:snp:dd26e0c0acf9230e10d8e98aad2a2612357ab4f5;anchor=swh:1:rel:94483ccbaf482a740c3f028a7ade8b36790f3b16;path=/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463859v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:de874a01f9a2f724b16c1264b471b5cfb1ae2920;origin=https://hal.archives-ouvertes.fr/hal-05463859;visit=swh:1:snp:cc10d15289ce9823074a219462f0e366820d34f3;anchor=swh:1:rel:f83ddbb4cf4c43c0430f934179c7e60411851e18;path=/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392175v3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:825e7e34e6b4b7342a040732eaa9cb490e33df79;origin=https://hal.archives-ouvertes.fr/hal-04392175;visit=swh:1:snp:77948bb02a33261b94b6de541825cea3622d33f0;anchor=swh:1:rel:d451392938516a5196ab0dee33444ad506ef0620;path=/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392103v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d3909d33e7d75e3d8dc0cfe70c922750795c55a;origin=https://hal.archives-ouvertes.fr/hal-04392103;visit=swh:1:snp:7118902d087a052e3f2a0b7d41fa047b64261c94;anchor=swh:1:rel:24b7867cfa6e8ae073d6b9976f415f82abf2ff72;path=/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733528v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392135v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d02751b7f45b444bea9d833210d098ddd1262ab;origin=https://git.code.sf.net/p/whakerpy/code;visit=swh:1:snp:831b76c8db29a10f75169132d8499d81b6c2c7cf;anchor=swh:1:rev:f0ad174c432e48445ac1fc3e10470adfb1f75c7c" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>