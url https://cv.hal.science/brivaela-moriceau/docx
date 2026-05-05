--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -908,277 +908,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle flux : control and processes affecting POM degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SI-C interactions in the diatom frustule : consequences on preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534473v1</w:t>
+                <w:t xml:space="preserve">hal-02534484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SI-C interactions in the diatom frustule : consequences on preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Soler</w:t>
+                <w:t xml:space="preserve">Particle flux : control and processes affecting POM degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Amiel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534484v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-OC Interactions in Diatoms and Their Impact on Diatom Degradation</w:t>
               </w:r>
@@ -1410,64 +1410,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of SI-OC Interactions During Diatom Growth, Under Variable Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,51 +3906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,51 +4178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robert Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France</w:t>
@@ -4773,51 +4773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,51 +4980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of biogenic silica (BSi) as a paleo productivity proxy: towards a mechanistic understanding of BSi dissolution/preservation, and Si/ decoupling in the world ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Corrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5451,295 +5451,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIPPO environmental monitoring: impact of phytoplankton dynamics on water column chemistry and the sclerochronology of the king scallop ( Pecten maximus ) as a biogenic archive for past primary production reconstructions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lukas Fröhlich</w:t>
+                <w:t xml:space="preserve">Benthic contribution to seasonal silica budgets in two macrotidal estuaries in North-Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Schöne</w:t>
+                <w:t xml:space="preserve">Karline Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Amice</w:t>
+                <w:t xml:space="preserve">Karima Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (7), pp.3263-3281. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1269142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-3263-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1269142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186890v1</w:t>
+                <w:t xml:space="preserve">hal-04404894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic contribution to seasonal silica budgets in two macrotidal estuaries in North-Western France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+                <w:t xml:space="preserve">HIPPO environmental monitoring: impact of phytoplankton dynamics on water column chemistry and the sclerochronology of the king scallop ( Pecten maximus ) as a biogenic archive for past primary production reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karline Soetaert</w:t>
+                <w:t xml:space="preserve">Bernd Schöne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Khalil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">Erwan Amice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1269142. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.3263-3281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1269142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-3263-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404894v1</w:t>
+                <w:t xml:space="preserve">hal-04186890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake of barium, molybdenum, and lithium and incorporation into scallop shells: Refining proxies for primary production dynamics</w:t>
               </w:r>
@@ -6657,295 +6657,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of P depletion on the functional pools of diatom carbohydrates, and their utilization by bacterial communities</w:t>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Labry</w:t>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delmas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Quéré</w:t>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13297⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572805v1</w:t>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of P depletion on the functional pools of diatom carbohydrates, and their utilization by bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Labry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Massicotte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Daniel Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+                <w:t xml:space="preserve">Julien Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 641, pp.49-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps13297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New guidelines for the application of Stokes' models to the sinking velocity of marine aggregates</w:t>
               </w:r>
@@ -7176,429 +7180,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) affect the toxicity of nanoplastics on Chaetoceros neogracile?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Seoane</w:t>
+                <w:t xml:space="preserve">Late spring bloom development of pelagic diatoms in Baffin Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.093⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130232v1</w:t>
+                <w:t xml:space="preserve">hal-02363555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Biogeochemistry and Genomics of Silicification and Silicifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Baines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.UNSP 57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late spring bloom development of pelagic diatoms in Baffin Bay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) affect the toxicity of nanoplastics on Chaetoceros neogracile?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.44. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250, pp.873-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363555v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copepod Grazing Influences Diatom Aggregation and Particle Dynamics</w:t>
               </w:r>
@@ -7861,51 +7865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.27-37. </w:t>
@@ -9498,204 +9502,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic perturbations of the silicon cycle at the global scale: Key role of the land-ocean transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goulven G. Laruelle</w:t>
+                <w:t xml:space="preserve">A benthic Si mass balance on the Congo margin: Origin of the 4000 m DSi anomaly and implications for the transfer of Si from land to ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roubeix</w:t>
+                <w:t xml:space="preserve">A. Regaudie-De-Gioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Sferratore</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Vangriesheim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008GB003267⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (23), pp.2197-2207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2009.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071335v1</w:t>
+                <w:t xml:space="preserve">hal-00634593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic pelagic coupling and the seasonal silica cycle in the Bay of Brest (France): new insights from a coupled physical-biological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9727,187 +9727,191 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 385, pp.15-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benthic Si mass balance on the Congo margin: Origin of the 4000 m DSi anomaly and implications for the transfer of Si from land to ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+                <w:t xml:space="preserve">Anthropogenic perturbations of the silicon cycle at the global scale: Key role of the land-ocean transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven G. Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Regaudie-De-Gioux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Gallinari</w:t>
+                <w:t xml:space="preserve">B. Brodherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vangriesheim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Ciuffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (23), pp.2197-2207. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.GB4031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2009.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008GB003267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634593v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si–C interactions during degradation of the diatom Skeletonema marinoi</w:t>
               </w:r>
@@ -9919,51 +9923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10182,51 +10186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karline Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10267,256 +10271,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of the FDA assay to determine the viability of marine phytoplankton under different environmental conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composition and degradation of marine particles with different settling velocities in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart G. Wakeham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52(4), pp.1645-1664</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635552v1</w:t>
+                <w:t xml:space="preserve">hal-00164461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and degradation of marine particles with different settling velocities in the northwestern Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applicability of the FDA assay to determine the viability of marine phytoplankton under different environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Garvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Passow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 352, pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164461v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si and C interactions in the world ocean: Importance of ecological processes and implications for the role of diatoms in the biological pump</w:t>
               </w:r>
@@ -10541,51 +10545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schultes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Bidle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11029,51 +11033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Durkin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Bowers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moriceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Valette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Djeghri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Suroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dittert Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Wakeham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garvey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Passow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassarino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Beaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud Veron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godrant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Blais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis-Monferrer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten H. Iversen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boutorh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parenthoen Marc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van Cappellen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete R" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Demaster" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivaela Moriceau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1331333" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Sch&#246;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108783" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;ne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3263-2023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khalil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1269142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsuan Liao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Desprez de Gesincourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.04.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872934v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.00001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458255v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Guti&#233;rrez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Latasa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11743" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delmas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13297" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Laurenceau-Cornec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11388" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937026v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104068" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328211v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baines" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00057" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920512v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00751" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916498v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00102" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti-Jussi Evertsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00082" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1903-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005088" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01059853v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.07.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622281v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.04.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130248v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG2C02NL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00689424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socratis Loucaides" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-011-9092-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071299v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laruelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07884" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071335v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brodherr" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciuffa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003267" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524645v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regaudie-De-Gioux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vangriesheim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2009.04.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381507v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.11.026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BFDRLF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381254v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps333129" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002814" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00635552v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07134" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164461v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00473808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Bidle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002688" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Durkin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Bowers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moriceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Valette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Djeghri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Suroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dittert Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Wakeham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garvey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Passow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassarino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Beaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud Veron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godrant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Blais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis-Monferrer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten H. Iversen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boutorh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parenthoen Marc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van Cappellen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete R" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Demaster" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivaela Moriceau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1331333" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Sch&#246;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108783" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khalil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1269142" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186890v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3263-2023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsuan Liao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Desprez de Gesincourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.04.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872934v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.00001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458255v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Guti&#233;rrez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Latasa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11743" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delmas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13297" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Laurenceau-Cornec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11388" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937026v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104068" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328211v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baines" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00057" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920512v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00751" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916498v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00102" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti-Jussi Evertsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00082" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1903-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005088" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01059853v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.07.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622281v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.04.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130248v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG2C02NL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00689424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socratis Loucaides" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-011-9092-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071299v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laruelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07884" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regaudie-De-Gioux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vangriesheim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2009.04.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524645v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brodherr" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciuffa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003267" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381507v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.11.026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BFDRLF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381254v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps333129" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002814" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164461v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00635552v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07134" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00473808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Bidle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002688" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>