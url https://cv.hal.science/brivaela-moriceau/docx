--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -908,277 +908,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SI-C interactions in the diatom frustule : consequences on preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Soler</w:t>
+                <w:t xml:space="preserve">Particle flux : control and processes affecting POM degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Amiel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534484v1</w:t>
+                <w:t xml:space="preserve">hal-02534473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle flux : control and processes affecting POM degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SI-C interactions in the diatom frustule : consequences on preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534473v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si-OC Interactions in Diatoms and Their Impact on Diatom Degradation</w:t>
               </w:r>
@@ -1410,64 +1410,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of SI-OC Interactions During Diatom Growth, Under Variable Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,51 +3906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,51 +4178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robert Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France</w:t>
@@ -4773,51 +4773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,51 +4980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of biogenic silica (BSi) as a paleo productivity proxy: towards a mechanistic understanding of BSi dissolution/preservation, and Si/ decoupling in the world ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Corrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5451,295 +5451,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic contribution to seasonal silica budgets in two macrotidal estuaries in North-Western France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+                <w:t xml:space="preserve">HIPPO environmental monitoring: impact of phytoplankton dynamics on water column chemistry and the sclerochronology of the king scallop ( Pecten maximus ) as a biogenic archive for past primary production reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karline Soetaert</w:t>
+                <w:t xml:space="preserve">Bernd Schöne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Khalil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">Erwan Amice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1269142. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.3263-3281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1269142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-3263-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404894v1</w:t>
+                <w:t xml:space="preserve">hal-04186890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIPPO environmental monitoring: impact of phytoplankton dynamics on water column chemistry and the sclerochronology of the king scallop ( Pecten maximus ) as a biogenic archive for past primary production reconstructions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lukas Fröhlich</w:t>
+                <w:t xml:space="preserve">Benthic contribution to seasonal silica budgets in two macrotidal estuaries in North-Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Schöne</w:t>
+                <w:t xml:space="preserve">Karline Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Amice</w:t>
+                <w:t xml:space="preserve">Karima Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (7), pp.3263-3281. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1269142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-3263-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1269142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186890v1</w:t>
+                <w:t xml:space="preserve">hal-04404894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake of barium, molybdenum, and lithium and incorporation into scallop shells: Refining proxies for primary production dynamics</w:t>
               </w:r>
@@ -6657,299 +6657,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+                <w:t xml:space="preserve">Effect of P depletion on the functional pools of diatom carbohydrates, and their utilization by bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Massicotte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Claire Labry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+                <w:t xml:space="preserve">Daniel Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 641, pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+                <w:t xml:space="preserve">hal-02572805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of P depletion on the functional pools of diatom carbohydrates, and their utilization by bacterial communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delmas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Gallinari</w:t>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Quéré</w:t>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 641, pp.49-62. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps13297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02572805v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New guidelines for the application of Stokes' models to the sinking velocity of marine aggregates</w:t>
               </w:r>
@@ -7180,429 +7180,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late spring bloom development of pelagic diatoms in Baffin Bay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) affect the toxicity of nanoplastics on Chaetoceros neogracile?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.382⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250, pp.873-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363555v1</w:t>
+                <w:t xml:space="preserve">hal-02130232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Biogeochemistry and Genomics of Silicification and Silicifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late spring bloom development of pelagic diatoms in Baffin Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Livage</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.UNSP 57. </w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/elementa.382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328211v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) affect the toxicity of nanoplastics on Chaetoceros neogracile?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Biogeochemistry and Genomics of Silicification and Silicifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+                <w:t xml:space="preserve">Stephen Baines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Seoane</w:t>
+                <w:t xml:space="preserve">Jacques Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 250, pp.873-882. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.UNSP 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130232v1</w:t>
+                <w:t xml:space="preserve">hal-02328211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copepod Grazing Influences Diatom Aggregation and Particle Dynamics</w:t>
               </w:r>
@@ -7716,252 +7716,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Exopolymeric Particles (TEP) Selectively Increase Biogenic Silica Dissolution From Fossil Diatoms as Compared to Fresh Diatoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Toullec</w:t>
+                <w:t xml:space="preserve">Influence of diatom diversity on the ocean biological carbon pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tréguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00102⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-017-0028-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916498v1</w:t>
+                <w:t xml:space="preserve">hal-01667978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diatom diversity on the ocean biological carbon pump</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chris Bowler</w:t>
+                <w:t xml:space="preserve">Transparent Exopolymeric Particles (TEP) Selectively Increase Biogenic Silica Dissolution From Fossil Diatoms as Compared to Fresh Diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.27-37. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.UNSP 102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-017-0028-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667978v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copepods Boost the Production but Reduce the Carbon Export Efficiency by Diatoms</w:t>
               </w:r>
@@ -9502,200 +9502,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benthic Si mass balance on the Congo margin: Origin of the 4000 m DSi anomaly and implications for the transfer of Si from land to ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+                <w:t xml:space="preserve">Anthropogenic perturbations of the silicon cycle at the global scale: Key role of the land-ocean transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven G. Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Regaudie-De-Gioux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Gallinari</w:t>
+                <w:t xml:space="preserve">Vincent Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vangriesheim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brodherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ciuffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2009.04.003⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.GB4031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GB003267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634593v1</w:t>
+                <w:t xml:space="preserve">hal-01071335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic pelagic coupling and the seasonal silica cycle in the Bay of Brest (France): new insights from a coupled physical-biological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9727,191 +9731,187 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 385, pp.15-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic perturbations of the silicon cycle at the global scale: Key role of the land-ocean transition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agata Sferratore</w:t>
+                <w:t xml:space="preserve">A benthic Si mass balance on the Congo margin: Origin of the 4000 m DSi anomaly and implications for the transfer of Si from land to ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brodherr</w:t>
+                <w:t xml:space="preserve">A. Regaudie-De-Gioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ciuffa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Vangriesheim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23, pp.GB4031. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (23), pp.2197-2207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008GB003267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2009.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071335v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si–C interactions during degradation of the diatom Skeletonema marinoi</w:t>
               </w:r>
@@ -9923,51 +9923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10186,51 +10186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karline Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10271,256 +10271,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and degradation of marine particles with different settling velocities in the northwestern Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applicability of the FDA assay to determine the viability of marine phytoplankton under different environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Garvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Passow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 352, pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164461v1</w:t>
+                <w:t xml:space="preserve">hal-00635552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of the FDA assay to determine the viability of marine phytoplankton under different environmental conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composition and degradation of marine particles with different settling velocities in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart G. Wakeham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52(4), pp.1645-1664</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps07134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00635552v1</w:t>
+                <w:t xml:space="preserve">hal-00164461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si and C interactions in the world ocean: Importance of ecological processes and implications for the role of diatoms in the biological pump</w:t>
               </w:r>
@@ -10545,51 +10545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schultes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Bidle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11033,51 +11033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Durkin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Bowers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moriceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Valette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Djeghri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Suroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dittert Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Wakeham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garvey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Passow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassarino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Beaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud Veron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godrant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Blais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis-Monferrer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten H. Iversen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boutorh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parenthoen Marc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van Cappellen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete R" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Demaster" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivaela Moriceau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1331333" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Sch&#246;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108783" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khalil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1269142" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186890v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3263-2023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsuan Liao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Desprez de Gesincourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.04.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872934v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.00001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458255v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Guti&#233;rrez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Latasa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11743" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delmas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13297" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Laurenceau-Cornec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11388" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937026v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104068" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328211v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baines" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00057" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920512v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00751" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916498v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00102" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti-Jussi Evertsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00082" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1903-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005088" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01059853v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.07.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622281v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.04.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130248v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG2C02NL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00689424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socratis Loucaides" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-011-9092-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071299v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laruelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07884" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regaudie-De-Gioux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vangriesheim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2009.04.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524645v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brodherr" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciuffa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003267" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381507v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.11.026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BFDRLF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381254v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps333129" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002814" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164461v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00635552v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07134" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00473808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Bidle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002688" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Durkin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Bowers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moriceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Valette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Djeghri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Suroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Armstrong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dittert Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart G. Wakeham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garvey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Passow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassarino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Beaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud Veron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godrant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Blais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis-Monferrer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten H. Iversen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boutorh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parenthoen Marc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van Cappellen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete R" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Demaster" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivaela Moriceau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1331333" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Sch&#246;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108783" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;ne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3263-2023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khalil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1269142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsuan Liao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Desprez de Gesincourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.04.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872934v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.00001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458255v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Guti&#233;rrez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Latasa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11743" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delmas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13297" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Laurenceau-Cornec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11388" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937026v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104068" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328211v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Baines" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00057" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920512v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00751" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916498v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00102" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382940v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti-Jussi Evertsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00082" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1903-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005088" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01059853v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.07.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622281v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.04.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130248v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG2C02NL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00689424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socratis Loucaides" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-011-9092-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071299v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laruelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07884" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071335v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brodherr" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciuffa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003267" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524645v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regaudie-De-Gioux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vangriesheim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2009.04.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381507v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2008.11.026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BFDRLF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381254v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps333129" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00381220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002814" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00635552v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07134" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164461v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00473808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Bidle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002688" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>