--- v0 (2026-03-06)
+++ v1 (2026-04-01)
@@ -273,429 +273,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylated ccfDNA from plasma biomarkers of Alzheimer's disease using targeted bisulfite sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEVEA: an interactive shiny application for Differential Expression analysis, data Visualization and Enrichment Analysis of transcriptomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Riquelme-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guemri</w:t>
+                <w:t xml:space="preserve">Fernando Perez-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
+                <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Brohard</w:t>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouara Oussada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Horgues</w:t>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/epi-2021-0491⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.122949.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04346537v1</w:t>
+                <w:t xml:space="preserve">cea-03872697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVEA: an interactive shiny application for Differential Expression analysis, data Visualization and Enrichment Analysis of transcriptomics data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive astrocytes promote proteostasis in Huntington's disease through the JAK2-STAT3 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Abjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Riquelme-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gipchtein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Derbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.122949.1⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awac068/6550082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03872697v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03872742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive astrocytes promote proteostasis in Huntington's disease through the JAK2-STAT3 pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Derbois</w:t>
+                <w:t xml:space="preserve">Methylated ccfDNA from plasma biomarkers of Alzheimer's disease using targeted bisulfite sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guemri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouara Oussada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Epigenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.451-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awac068/6550082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/epi-2021-0491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03872742v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04346537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region-specific expression of young small-scale duplications in the human central nervous system</w:t>
               </w:r>
@@ -733,51 +733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smahane Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.59. </w:t>
@@ -841,51 +841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Derbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -1534,51 +1534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E736F08"/>
+    <w:nsid w:val="6DA89C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1765,51 +1765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brohards" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04346537v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guemri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Oussada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Horgues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2021-0491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Sanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.122949.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03353892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01794-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Leruste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Tosello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nalio Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.10.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Su" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Glibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dulary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fund" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01690419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS545" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brohards" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Sanz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.122949.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04346537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guemri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Oussada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Horgues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2021-0491" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03353892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01794-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Leruste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Tosello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nalio Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.10.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Su" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Glibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dulary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fund" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01690419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS545" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>