--- v1 (2026-04-01)
+++ v2 (2026-05-05)
@@ -273,429 +273,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVEA: an interactive shiny application for Differential Expression analysis, data Visualization and Enrichment Analysis of transcriptomics data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methylated ccfDNA from plasma biomarkers of Alzheimer's disease using targeted bisulfite sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Perez-Sanz</w:t>
+                <w:t xml:space="preserve">Julien Guemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Deleuze</w:t>
+                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Escartin</w:t>
+                <w:t xml:space="preserve">Solène Brohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
+                <w:t xml:space="preserve">Nouara Oussada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.122949.1⟩</w:t>
+              <w:t xml:space="preserve">Epigenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.451-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/epi-2021-0491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03872697v1</w:t>
+                <w:t xml:space="preserve">cea-04346537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive astrocytes promote proteostasis in Huntington's disease through the JAK2-STAT3 pathway</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEVEA: an interactive shiny application for Differential Expression analysis, data Visualization and Enrichment Analysis of transcriptomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Riquelme-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Derbois</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Perez-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.122949.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awac068/6550082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03872742v1</w:t>
+                <w:t xml:space="preserve">cea-03872697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylated ccfDNA from plasma biomarkers of Alzheimer's disease using targeted bisulfite sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Horgues</w:t>
+                <w:t xml:space="preserve">Reactive astrocytes promote proteostasis in Huntington's disease through the JAK2-STAT3 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Abjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Riquelme-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gipchtein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Derbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (8), pp.451-468. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/epi-2021-0491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awac068/6550082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04346537v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03872742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region-specific expression of young small-scale duplications in the human central nervous system</w:t>
               </w:r>
@@ -733,51 +733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smahane Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.59. </w:t>
@@ -841,51 +841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Derbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -1534,51 +1534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DA89C76"/>
+    <w:nsid w:val="335F178D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1765,51 +1765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brohards" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Sanz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.122949.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04346537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guemri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Oussada" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Horgues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2021-0491" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03353892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01794-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Leruste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Tosello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nalio Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.10.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Su" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Glibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dulary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fund" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01690419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS545" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brohards" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04346537v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guemri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Oussada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Horgues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2021-0491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Perez-Sanz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.122949.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03872742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068/6550082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03353892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01794-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Leruste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Tosello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nalio Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.10.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Su" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Glibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dulary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fund" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01690419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS545" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>