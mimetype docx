--- v0 (2026-03-14)
+++ v1 (2026-05-06)
@@ -2419,273 +2419,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage generator using a magnetic fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new thermoelectric generator using a magnetic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Houillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Browaeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 21 (2), pp.145-149. </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (3), pp.175-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0143-0807/21/2/303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2978/jsas.12.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195277v1</w:t>
+                <w:t xml:space="preserve">hal-03195276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new thermoelectric generator using a magnetic fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage generator using a magnetic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Houillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Browaeys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Houillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (2), pp.145-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0143-0807/21/2/303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2978/jsas.12.175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03195276v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of microscopic highly magnetic droplets: Magnetic alignment versus viscous drag</w:t>
               </w:r>
@@ -4262,51 +4262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD5BC27A"/>
+    <w:nsid w:val="8D894710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4493,51 +4493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/browaeys" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4405-9875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127628983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71729725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002619756" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chauvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Irem &#171; Mesurer En Physique-Chimie &#187;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Briole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000304" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Morozov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4930858" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedeau-Boudeville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buchet-Maulien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM06992J" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ghibaudo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Trichet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xayaphoummine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B804103B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9MSL3FRH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desprat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(06)85422-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM0WX5RZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Icard Arcizet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.021911" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.011504" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195281v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.021502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shliomis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-97332001000300016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00138-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flament" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Houillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/21/2/303" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CEF48DFD62A390F03CDC132EA124F906E23FC6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2978/jsas.12.175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.1736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flament" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050773" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FFQ88S9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E. Rosensweig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Zebib" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.4904" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Masek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Isacks" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fielding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94TC00452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DN7JCQC4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rebulard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camponovo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/enseignement-scientifique-terminale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camponovo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Henrion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Keller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne M Mitrossilis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Koetitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007235v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/browaeys" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4405-9875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127628983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71729725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002619756" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chauvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Irem &#171; Mesurer En Physique-Chimie &#187;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Briole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000304" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Morozov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4930858" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedeau-Boudeville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buchet-Maulien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM06992J" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ghibaudo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Trichet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xayaphoummine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B804103B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9MSL3FRH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desprat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(06)85422-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM0WX5RZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Icard Arcizet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.021911" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.011504" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195281v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.021502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shliomis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-97332001000300016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00138-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flament" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Houillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2978/jsas.12.175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/21/2/303" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CEF48DFD62A390F03CDC132EA124F906E23FC6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.1736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flament" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050773" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FFQ88S9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E. Rosensweig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Zebib" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.4904" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Masek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Isacks" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fielding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94TC00452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DN7JCQC4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rebulard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camponovo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/enseignement-scientifique-terminale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camponovo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Henrion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Keller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne M Mitrossilis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Koetitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007235v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>