--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -2419,273 +2419,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new thermoelectric generator using a magnetic fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage generator using a magnetic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Houillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Browaeys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Houillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12 (3), pp.175-177. </w:t>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (2), pp.145-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2978/jsas.12.175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0143-0807/21/2/303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195276v1</w:t>
+                <w:t xml:space="preserve">hal-03195277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage generator using a magnetic fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new thermoelectric generator using a magnetic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Houillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Browaeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (3), pp.175-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2978/jsas.12.175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0143-0807/21/2/303⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03195277v1</w:t>
+                <w:t xml:space="preserve">hal-03195276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of microscopic highly magnetic droplets: Magnetic alignment versus viscous drag</w:t>
               </w:r>
@@ -4262,51 +4262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D894710"/>
+    <w:nsid w:val="D0387D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4493,51 +4493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/browaeys" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4405-9875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127628983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71729725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002619756" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chauvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Irem &#171; Mesurer En Physique-Chimie &#187;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Briole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000304" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Morozov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4930858" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedeau-Boudeville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buchet-Maulien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM06992J" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ghibaudo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Trichet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xayaphoummine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B804103B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9MSL3FRH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desprat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(06)85422-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM0WX5RZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Icard Arcizet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.021911" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.011504" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195281v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.021502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shliomis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-97332001000300016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00138-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flament" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Houillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2978/jsas.12.175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/21/2/303" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CEF48DFD62A390F03CDC132EA124F906E23FC6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.1736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flament" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050773" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FFQ88S9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E. Rosensweig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Zebib" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.4904" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Masek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Isacks" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fielding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94TC00452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DN7JCQC4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rebulard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camponovo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/enseignement-scientifique-terminale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camponovo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Henrion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Keller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne M Mitrossilis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Koetitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007235v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/browaeys" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4405-9875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127628983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71729725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002619756" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chauvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Irem &#171; Mesurer En Physique-Chimie &#187;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351539v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Briole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000304" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bernardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jovet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Morozov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4930858" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedeau-Boudeville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buchet-Maulien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM06992J" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ghibaudo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Trichet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xayaphoummine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B804103B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9MSL3FRH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desprat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(06)85422-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM0WX5RZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Icard Arcizet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.021911" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.011504" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195281v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.021502" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shliomis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-97332001000300016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00138-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flament" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Houillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/21/2/303" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CEF48DFD62A390F03CDC132EA124F906E23FC6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2978/jsas.12.175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.1736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flament" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050773" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FFQ88S9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E. Rosensweig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Zebib" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.4904" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Masek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Isacks" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fielding" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94TC00452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DN7JCQC4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rebulard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Camponovo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/enseignement-scientifique-terminale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camponovo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Henrion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hirtzig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Keller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;non" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne M Mitrossilis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Koetitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007235v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>