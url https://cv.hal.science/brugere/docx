--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -467,542 +467,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The host-associated archaeome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+                <w:t xml:space="preserve">Archaea, specific genetic traits, and development of improved bacterial live biotherapeutic products: another face of next-generation probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Brugere</w:t>
+                <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+                <w:t xml:space="preserve">Matthieu Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Schmitz</w:t>
+                <w:t xml:space="preserve">Paméla Camponova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Moissl-Eichinger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (11), pp.4705-4716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41579-020-0407-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-020-10599-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02942982v1</w:t>
+                <w:t xml:space="preserve">hal-02996543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaea, specific genetic traits, and development of improved bacterial live biotherapeutic products: another face of next-generation probiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Fadhlaoui</w:t>
+                <w:t xml:space="preserve">The host-associated archaeome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
+                <w:t xml:space="preserve">Jean-François Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Martineau</w:t>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paméla Camponova</w:t>
+                <w:t xml:space="preserve">Ruth Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Moissl-Eichinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104 (11), pp.4705-4716. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-020-10599-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41579-020-0407-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996543v1</w:t>
+                <w:t xml:space="preserve">pasteur-02942982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze microbiota data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrrolysine in archaea: a 22nd amino acid encoded through a genetic code expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Batut</w:t>
+                <w:t xml:space="preserve">John F. Atkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Gravouil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul W. O'Toole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giy057⟩</w:t>
+              <w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.607 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/etls20180094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990448v1</w:t>
+                <w:t xml:space="preserve">hal-02996724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrrolysine in archaea: a 22nd amino acid encoded through a genetic code expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Brugere</w:t>
+                <w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze microbiota data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Defois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John F. Atkins</w:t>
+                <w:t xml:space="preserve">Saskia Hiltemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul W. O'Toole</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (4), pp.607 - 618. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (6), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/etls20180094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giy057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996724v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal microbiota variation across the lifespan of the healthy laboratory rat</w:t>
               </w:r>
@@ -1174,51 +1174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Ecology in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (1), pp.1308070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1973,64 +1973,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. O'Toole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.1 - 11. </w:t>
@@ -2062,697 +2062,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaebiotics Proposed therapeutic use of archaea to prevent trimethylaminuria and cardiovascular disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative genomics highlights the unique biology of Methanomassiliicoccales, a Thermoplasmatales-related seventh order of methanogenic archaea that encodes pyrrolysine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul W O’toole</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+                <w:t xml:space="preserve">Hugh Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gaci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/gmic.26749⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612755v1</w:t>
+                <w:t xml:space="preserve">pasteur-01059404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics highlights the unique biology of Methanomassiliicoccales, a Thermoplasmatales-related seventh order of methanogenic archaea that encodes pyrrolysine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaebiotics Proposed therapeutic use of archaea to prevent trimethylaminuria and cardiovascular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul W O’toole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.679. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.5 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/gmic.26749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01059404v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Methanomassiliicoccus intestinalis&amp;quot; Issoire-Mx1, a Third Thermoplasmatales-Related Methanogenic Archaeon from Human Feces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugh Harris</w:t>
+                <w:t xml:space="preserve">The Human Gut Chip ‘‘HuGChip’’, an Explorative Phylogenetic Microarray for Determining Gut Microbiome Diversity at Family Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Denonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Tottey</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohiedine Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00453-13⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 449, pp.804 - 804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062544.s004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02445822v1</w:t>
+                <w:t xml:space="preserve">hal-01612757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic Data Support a Seventh Order of Methylotrophic Methanogens and Provide Insights into the Evolution of Methanogenesis</w:t>
+                <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Methanomassiliicoccus intestinalis&amp;quot; Issoire-Mx1, a Third Thermoplasmatales-Related Methanogenic Archaeon from Human Feces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Brugere</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4), pp.e00453-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00453-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evt128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01612746v1</w:t>
+                <w:t xml:space="preserve">pasteur-02445822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Gut Chip ‘‘HuGChip’’, an Explorative Phylogenetic Microarray for Determining Gut Microbiome Diversity at Family Level</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Phylogenomic Data Support a Seventh Order of Methylotrophic Methanogens and Provide Insights into the Evolution of Methanogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohiedine Missaoui</w:t>
+                <w:t xml:space="preserve">Paul W O 'Toole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 449, pp.804 - 804. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (10), pp.1769 - 1780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062544.s004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612757v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Methanomethylophilus alvus&amp;quot; Mx1201, a Methanogenic Archaeon from the Human Gut Belonging to a Seventh Order of Methanogens</w:t>
               </w:r>
@@ -2872,51 +2872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for stools: the challenge of assessing human intestinal microbiota using molecular diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,90 +2989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A putative new order of methanogenic Archaea inhabiting the human gut, as revealed by molecular analyses of the mcrA gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 159 (7-8), pp.516 - 521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3252,51 +3252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-gel DNA radiolabelling and two-dimensional pulsed field gel electrophoresis procedures suitable for fingerprinting and mapping small eukaryotic genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cornillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3369,51 +3369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encephalitozoon cuniculi (Microspora) genome: physical map and evidence for telomere-associated rDNA units on all chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cornillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3557,51 +3557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ben Hania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Edith Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3665,51 +3665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASaiM: An intuitive and adjustable pipeline to process metatranscriptomic data from intestinal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Defois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,51 +3717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
@@ -3790,51 +3790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept &amp;quot;Archaebiotics&amp;quot;, vers de nouveaux probiotiques préventifs des maladies cardiovasculaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,90 +3947,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Galaxy-based framework to analyze raw sequencing data from microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Defois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4081,90 +4081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to analyze raw sequencing data from microbiota? Using ASaiM!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Defois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4215,77 +4215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyze your microbiota sequencing data using a Galaxy-based framework References</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Defois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4430,51 +4430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68293925"/>
+    <w:nsid w:val="D1BB7A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4661,51 +4661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brugere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1559-2331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11268176X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04306127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau&#8208;arnaudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Maria Chibani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mahnert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Werner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-01020-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Schmitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moissl-Eichinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0407-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Atkins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. O'Toole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/etls20180094" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Flemer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sanderson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem P. Chaudhary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1334033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Prashant Chaudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16512235.2017.1308070" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria Gervasio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5056/jnm16042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mccann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C Neto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise B Lynch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.72" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pombert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.11.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLRLXDL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/374146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W O&#8217;toole" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.26749" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01059404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Harris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-679" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00453-13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W O 'Toole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt128" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiedine Missaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062544.s004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mb Harris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihajlovski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01867-12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/erm.09.16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGMJRKM4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Kang Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dehghan Noodeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhassan Kazemi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Grillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Robson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.08.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivar&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.10.e48" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bensimon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.10.2026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000001043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyretaillade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114448.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114882.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eymard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brugere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1559-2331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11268176X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04306127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau&#8208;arnaudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Maria Chibani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mahnert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Werner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-01020-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Schmitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moissl-Eichinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0407-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Atkins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. O'Toole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/etls20180094" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Flemer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sanderson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem P. Chaudhary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1334033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Prashant Chaudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16512235.2017.1308070" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria Gervasio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5056/jnm16042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mccann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C Neto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise B Lynch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.72" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pombert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.11.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLRLXDL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/374146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01059404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Harris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-679" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W O&#8217;toole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.26749" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiedine Missaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062544.s004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00453-13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W O 'Toole" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mb Harris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihajlovski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01867-12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/erm.09.16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGMJRKM4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Kang Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dehghan Noodeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhassan Kazemi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Grillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Robson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.08.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivar&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.10.e48" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bensimon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.10.2026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000001043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyretaillade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114448.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114882.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eymard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>