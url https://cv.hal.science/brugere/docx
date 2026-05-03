--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2062,295 +2062,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics highlights the unique biology of Methanomassiliicoccales, a Thermoplasmatales-related seventh order of methanogenic archaea that encodes pyrrolysine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaebiotics Proposed therapeutic use of archaea to prevent trimethylaminuria and cardiovascular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul W O’toole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-679⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.5 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/gmic.26749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01059404v1</w:t>
+                <w:t xml:space="preserve">hal-01612755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaebiotics Proposed therapeutic use of archaea to prevent trimethylaminuria and cardiovascular disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative genomics highlights the unique biology of Methanomassiliicoccales, a Thermoplasmatales-related seventh order of methanogenic archaea that encodes pyrrolysine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul W O’toole</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+                <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gaci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), pp.5 - 10. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/gmic.26749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612755v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01059404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Gut Chip ‘‘HuGChip’’, an Explorative Phylogenetic Microarray for Determining Gut Microbiome Diversity at Family Level</w:t>
               </w:r>
@@ -2483,51 +2483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Methanomassiliicoccus intestinalis&amp;quot; Issoire-Mx1, a Third Thermoplasmatales-Related Methanogenic Archaeon from Human Feces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,51 +2630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W O 'Toole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4430,51 +4430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1BB7A69"/>
+    <w:nsid w:val="A2586846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4661,51 +4661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brugere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1559-2331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11268176X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04306127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau&#8208;arnaudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Maria Chibani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mahnert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Werner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-01020-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Schmitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moissl-Eichinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0407-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Atkins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. O'Toole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/etls20180094" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Flemer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sanderson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem P. Chaudhary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1334033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Prashant Chaudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16512235.2017.1308070" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria Gervasio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5056/jnm16042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mccann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C Neto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise B Lynch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.72" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pombert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.11.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLRLXDL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/374146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01059404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Harris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-679" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W O&#8217;toole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.26749" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiedine Missaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062544.s004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00453-13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W O 'Toole" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mb Harris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihajlovski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01867-12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/erm.09.16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGMJRKM4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Kang Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dehghan Noodeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhassan Kazemi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Grillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Robson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.08.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivar&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.10.e48" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bensimon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.10.2026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000001043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyretaillade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114448.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114882.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eymard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brugere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1559-2331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11268176X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04306127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau&#8208;arnaudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Maria Chibani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mahnert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Werner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-01020-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Schmitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moissl-Eichinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0407-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Atkins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. O'Toole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/etls20180094" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Flemer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sanderson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem P. Chaudhary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1334033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Prashant Chaudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16512235.2017.1308070" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria Gervasio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5056/jnm16042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mccann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C Neto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise B Lynch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.72" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pombert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.11.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLRLXDL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/374146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W O&#8217;toole" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.26749" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01059404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Harris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-679" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiedine Missaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062544.s004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00453-13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W O 'Toole" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mb Harris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihajlovski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01867-12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/erm.09.16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGMJRKM4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Kang Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dehghan Noodeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhassan Kazemi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Grillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Robson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.08.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivar&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.10.e48" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bensimon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.10.2026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000001043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyretaillade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114448.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114882.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eymard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>