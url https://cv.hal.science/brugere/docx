--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,4375 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4324 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François BRUGERE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brugere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1559-2331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11268176X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=fS4XzzAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanomethylophilus alvi gen. nov., sp. nov., a Novel Hydrogenotrophic Methyl-Reducing Methanogenic Archaea of the Order Methanomassiliicoccales Isolated from the Human Gut and Proposal of the Novel Family Methanomethylophilaceae fam. nov.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Fadhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Péhau‐arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (11), pp.2794. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms11112794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalogue of 1,167 genomes from the human gut archaeome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Maria Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mahnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almut Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.48-61. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-021-01020-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The host-associated archaeome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Moissl-Eichinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-020-0407-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02942982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaea, specific genetic traits, and development of improved bacterial live biotherapeutic products: another face of next-generation probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Fadhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Edith Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paméla Camponova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (11), pp.4705-4716. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-020-10599-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze microbiota data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giy057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrolysine in archaea: a 22nd amino acid encoded through a genetic code expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F. Atkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. O'Toole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.607 - 618. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/etls20180094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbiota variation across the lifespan of the healthy laboratory rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhardt Flemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R. Sanderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prem P. Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (5), pp.428 - 439. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2017.1334033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional amplification and preservation of human gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prem Prashant Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Ecology in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.1308070. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16512235.2017.1308070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonic transit time is a driven force of the gut microbiota composition and metabolism: In vitro evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Feria Gervasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.124-134. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5056/jnm16042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and metagenomics of trimethylamine-utilizing Archaea in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mccann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Deane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta C Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise B Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (9), pp.2059 - 2074. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2017.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of microsporidian genomes reveals a minimal non-coding RNA set and new insights for transcription in minimal eukaryotic genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Belkorchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dsx002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhylOPDb: a 16S rRNA oligonucleotide probe database for prokaryotic identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.bau036. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bau036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-stage continuous culture system with a self-generated anaerobia to study the regionalized metabolism of the human gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Feria Gervasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2013.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique Characteristics of the Pyrrolysine System in the 7th Order of Methanogens: Implications for the Evolution of a Genetic Code Expansion Cassette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. O'Toole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/374146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaebiotics Proposed therapeutic use of archaea to prevent trimethylaminuria and cardiovascular disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W O’toole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.5 - 10. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/gmic.26749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics highlights the unique biology of Methanomassiliicoccales, a Thermoplasmatales-related seventh order of methanogenic archaea that encodes pyrrolysine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.679. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01059404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Methanomassiliicoccus intestinalis&amp;quot; Issoire-Mx1, a Third Thermoplasmatales-Related Methanogenic Archaeon from Human Feces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), pp.e00453-13. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00453-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02445822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic Data Support a Seventh Order of Methylotrophic Methanogens and Provide Insights into the Evolution of Methanogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W O 'Toole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (10), pp.1769 - 1780. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evt128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human Gut Chip ‘‘HuGChip’’, an Explorative Phylogenetic Microarray for Determining Gut Microbiome Diversity at Family Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohiedine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 449, pp.804 - 804. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0062544.s004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Methanomethylophilus alvus&amp;quot; Mx1201, a Methanogenic Archaeon from the Human Gut Belonging to a Seventh Order of Methanogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Mb Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (24), pp.6944 - 6945. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01867-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for stools: the challenge of assessing human intestinal microbiota using molecular diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.353-65. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/erm.09.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative new order of methanogenic Archaea inhabiting the human gut, as revealed by molecular analyses of the mcrA gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (7-8), pp.516 - 521. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and expression of phospholipases B from the opportunistic fungus Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da-Kang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dehghan Noodeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolhassan Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 239 (1), pp.87 - 93. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsle.2004.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-gel DNA radiolabelling and two-dimensional pulsed field gel electrophoresis procedures suitable for fingerprinting and mapping small eukaryotic genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cornillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Méténier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vivarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (10), pp.48e - 48. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/28.10.e48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encephalitozoon cuniculi (Microspora) genome: physical map and evidence for telomere-associated rDNA units on all chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cornillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Méténier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Bensimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vivarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (10), pp.2026 - 2033. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/28.10.2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaea microbial candidates in next-generation probiotics development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Brugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Edith Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meeting on Probiotics, Prebiotics and New Foods, Nutraceuticals and Botanicals for Nutrition and Human and Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCG.0000000000001043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: An intuitive and adjustable pipeline to process metatranscriptomic data from intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept &amp;quot;Archaebiotics&amp;quot;, vers de nouveaux probiotiques préventifs des maladies cardiovasculaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France. pp.11-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galaxy-based framework to analyze raw sequencing data from microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114448.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyze raw sequencing data from microbiota? Using ASaiM!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tubingen, Germany. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114882.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze your microbiota sequencing data using a Galaxy-based framework References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2016 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4430,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2586846"/>
+    <w:nsid w:val="DE1E2F02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4661,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brugere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1559-2331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11268176X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04306127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau&#8208;arnaudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Maria Chibani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mahnert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Werner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-01020-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Schmitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moissl-Eichinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0407-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Atkins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. O'Toole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/etls20180094" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Flemer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sanderson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem P. Chaudhary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1334033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Prashant Chaudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16512235.2017.1308070" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria Gervasio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5056/jnm16042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mccann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C Neto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise B Lynch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.72" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pombert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.11.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLRLXDL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/374146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W O&#8217;toole" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.26749" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01059404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Harris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-679" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiedine Missaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062544.s004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00453-13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W O 'Toole" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mb Harris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihajlovski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01867-12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/erm.09.16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGMJRKM4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Kang Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dehghan Noodeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhassan Kazemi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Grillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Robson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.08.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivar&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.10.e48" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bensimon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.10.2026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000001043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyretaillade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114448.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114882.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eymard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brugere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1559-2331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11268176X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=fS4XzzAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04306127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Fadhlaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ben Hania" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau&#8208;arnaudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112794" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Maria Chibani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mahnert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Werner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-01020-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Schmitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moissl-Eichinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0407-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Arnal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10599-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Atkins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. O'Toole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/etls20180094" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Flemer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sanderson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem P. Chaudhary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2017.1334033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem Prashant Chaudhary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16512235.2017.1308070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feria Gervasio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Laillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5056/jnm16042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mccann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta C Neto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise B Lynch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.72" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pombert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.11.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLRLXDL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/374146" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W O&#8217;toole" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.26749" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01059404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Harris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-679" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00453-13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W O 'Toole" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiedine Missaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062544.s004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mb Harris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihajlovski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01867-12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/erm.09.16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612747v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGMJRKM4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Kang Shen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dehghan Noodeh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhassan Kazemi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Grillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Robson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2004.08.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivar&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.10.e48" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bensimon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/28.10.2026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000001043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764365v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyretaillade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114448.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762996v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114882.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eymard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>