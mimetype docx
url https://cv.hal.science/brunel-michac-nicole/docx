--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling stretched or compressed? The multiple mechanosensitive responses of wood formation to bending</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">PtxtPME1 and homogalacturonans influence xylem hydraulic properties in Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosam Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcx211⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (4), 31 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726080v1</w:t>
+                <w:t xml:space="preserve">hal-01728105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PtxtPME1 and homogalacturonans influence xylem hydraulic properties in Poplar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lemaire</w:t>
+                <w:t xml:space="preserve">Feeling stretched or compressed? The multiple mechanosensitive responses of wood formation to bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163 (4), 31 p. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (6), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcx211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728105v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ear Rachis Xylem Occlusion and Associated Loss in Hydraulic Conductance Coincide with the End of Grain Filling for Wheat</w:t>
               </w:r>
@@ -1285,295 +1285,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t>
+                <w:t xml:space="preserve">Immunolabelling of intervessel pits for polysaccharides and lignin helps in understanding their hydraulic properties in Populus tremula × alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihad Moussawi</w:t>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (2), pp.187-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167882v1</w:t>
+                <w:t xml:space="preserve">hal-01268876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolabelling of intervessel pits for polysaccharides and lignin helps in understanding their hydraulic properties in Populus tremula × alba</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Rebecca van den Ackerveken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (2), pp.187-199. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268876v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolase treatments help unravel the function of intervessel pits in xylem hydraulics</w:t>
               </w:r>
@@ -1585,77 +1585,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 150 (3), pp.388-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1982,77 +1982,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No trade-off between hydraulic and mechanical properties in several transgenic poplars modified for lignins metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3053,51 +3053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim W. Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3167,286 +3167,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jr-ZFP2, encoding a Cys2/His2-type transcription factor, is involved in the early stages of the mechano-perception pathway and specifically expressed in mechanically stimulated tissues in woody plants</w:t>
+                <w:t xml:space="preserve">Sucrose (JrSUT1) and hexose (JrHT1 and JrHT2) transporters in walnut xylem parenchyma cells: their potential role in early events of growth resumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fournier-Leblanc Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Crouzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+                <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Peuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Ben Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (2), pp.215-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964638v1</w:t>
+                <w:t xml:space="preserve">hal-01189273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose (JrSUT1) and hexose (JrHT1 and JrHT2) transporters in walnut xylem parenchyma cells: their potential role in early events of growth resumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jr-ZFP2, encoding a Cys2/His2-type transcription factor, is involved in the early stages of the mechano-perception pathway and specifically expressed in mechanically stimulated tissues in woody plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Alves</w:t>
+                <w:t xml:space="preserve">Nathalie Fournier-Leblanc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Jérôme J. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéric Peuch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Ben Baaziz</w:t>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.715-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2008.01785.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189273v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative role of aquaporins in variable hydraulic conductance of leaves in response to light</w:t>
               </w:r>
@@ -3484,51 +3484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 143 (1), pp.122-133. </w:t>
@@ -3566,64 +3566,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JrSUT1, a putative xylem sucrose transporter, could mediate sucrose influx into xylem parenchyma cells and be up-regulated by freeze–thaw cycles over the autumn–winter period in walnut tree (Juglans regia L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,51 +3834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunolocalization of a plant glutathione peroxidase-like protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4347,617 +4347,617 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
+                <w:t xml:space="preserve">Can Plants Grow Upright in closed and space environments? Mechanisms Underlying Plant Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">2025 MELiSSA CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, GRANADA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846873v1</w:t>
+                <w:t xml:space="preserve">hal-05571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877310v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877548v1</w:t>
+                <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensing in plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bizet</w:t>
+                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Legué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bérut</w:t>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Low Gravity Research Association Biennial Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Low Gravity Research Association (ELGRA), Sep 2024, Liverpool United Kingdom, United Kingdom</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906222v1</w:t>
+                <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,3328 +4976,3453 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debout les plantes !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Gravisensing in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences expérimentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPCI - PSL, Jun 2021, Web Conference, France</w:t>
+              <w:t xml:space="preserve">28th European Low Gravity Research Association Biennial Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Low Gravity Research Association (ELGRA), Sep 2024, Liverpool United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886770v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical determinants of plasticity of xylem resistance to cavitation in Populus tremula x alba</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Quilichini</w:t>
+                <w:t xml:space="preserve">Debout les plantes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università di Padova. ITA., Sep 2019, Padoue, Italy. pp.17</w:t>
+              <w:t xml:space="preserve">Conférences expérimentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPCI - PSL, Jun 2021, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307759v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAVI-2 space experiment: The effects of statolith location on early stages of gravity sensing pathways in lentil roots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Hummel</w:t>
+                <w:t xml:space="preserve">Anatomical determinants of plasticity of xylem resistance to cavitation in Populus tremula x alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Souchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGP &amp; ESA Life Sciences Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">4th Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Padova. ITA., Sep 2019, Padoue, Italy. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956457v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un SPIM pour l'observation 3D in-vivo des déformations de la coiffe racinaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+                <w:t xml:space="preserve">GRAVI-2 space experiment: The effects of statolith location on early stages of gravity sensing pathways in lentil roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Szczpaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème JST du Rµl 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Clermont-Fd, France</w:t>
+              <w:t xml:space="preserve">ISGP &amp; ESA Life Sciences Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910407v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAVI-2 space experiment: investigating statoliths displacement and location effects on early stages of gravity perception pathways in plant roots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bizet</w:t>
+                <w:t xml:space="preserve">Construction d'un SPIM pour l'observation 3D in-vivo des déformations de la coiffe racinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Eche</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASGSR meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASGSR meeting., Oct 2016, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">8ème JST du Rµl 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Clermont-Fd, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603669v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistimulation in poplar stems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Tocquard</w:t>
+                <w:t xml:space="preserve">GRAVI-2 space experiment: investigating statoliths displacement and location effects on early stages of gravity perception pathways in plant roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Perada-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Eche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 1 p</w:t>
+              <w:t xml:space="preserve">ASGSR meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASGSR meeting., Oct 2016, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269492v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debout les plantes ! Imagerie en microscopie horizontale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistimulation in poplar stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. rencontre des microscopistes clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685016v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debout les plantes ! Imagerie à la verticale</w:t>
+                <w:t xml:space="preserve">Debout les plantes ! Imagerie en microscopie horizontale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. journées scientifiques et techniques du réseau des microscopistes INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Toulouse, Nov 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. rencontre des microscopistes clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684997v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of the mechanical behaviour of pit estimates pit quality involvement in interspecific variability in vulnerability to cavitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+                <w:t xml:space="preserve">Debout les plantes ! Imagerie à la verticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t>
+              <w:t xml:space="preserve">6. journées scientifiques et techniques du réseau des microscopistes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Toulouse, Nov 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000654v1</w:t>
+                <w:t xml:space="preserve">hal-03684997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to gravitropic stimulation of poplar stems. Proteome analysis of apical and basal regions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Model of the mechanical behaviour of pit estimates pit quality involvement in interspecific variability in vulnerability to cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Ben Rejeb</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.85</w:t>
+              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269083v1</w:t>
+                <w:t xml:space="preserve">hal-01000654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling collapse of xylem pine needles : effects of tracheid geometry and tracheids' arrangement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George G. Jeronimidis</w:t>
+                <w:t xml:space="preserve">Response to gravitropic stimulation of poplar stems. Proteome analysis of apical and basal regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.47-52</w:t>
+              <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964530v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the robustness of the relation between cold hardiness and carbohydrate status in walnut tree</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie M. Poirier</w:t>
+                <w:t xml:space="preserve">Modelling collapse of xylem pine needles : effects of tracheid geometry and tracheids' arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George G. Jeronimidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Plant and Microbe Adaptations to Cold (PMAC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Norwegian University of Life Sciences. Aas, NOR., Dec 2009, Aas, Norway</w:t>
+              <w:t xml:space="preserve">6. Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964572v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du transporteur de saccharose HbSUT6 des cellules laticifères chez Hevea brasiliensis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Testing the robustness of the relation between cold hardiness and carbohydrate status in walnut tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie M. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Moléculaire des Ligneux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Nancy (FR), France</w:t>
+              <w:t xml:space="preserve">5. International Conference on Plant and Microbe Adaptations to Cold (PMAC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian University of Life Sciences. Aas, NOR., Dec 2009, Aas, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729103v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the sucrose transporter HbSUT6 in relation with rubber production in laticiferous cells</w:t>
+                <w:t xml:space="preserve">Caractérisation du transporteur de saccharose HbSUT6 des cellules laticifères chez Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rubber Resarch Development Board Congress (IRRDB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Oct 2008, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">Biologie Moléculaire des Ligneux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190757v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Molecular characterization of the sucrose transporter HbSUT6 in relation with rubber production in laticiferous cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Walnut Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">International Rubber Resarch Development Board Congress (IRRDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Oct 2008, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189142v1</w:t>
+                <w:t xml:space="preserve">hal-01190757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'expression d'un facteur de transcription à 2 doigts de zinc (PtaZFP2) en réponse à une flexion chez le peuplier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lenne</w:t>
+                <w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées du groupe de Biologie Moléculaire de Ligneux (BML9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Orléans, France. 1 p</w:t>
+              <w:t xml:space="preserve">V International Walnut Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189594v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose at physiological concentrations could regulate sorbitol transport into peach vegetative bud shortly before the bud break process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Coiffet</w:t>
+                <w:t xml:space="preserve">Etude de l'expression d'un facteur de transcription à 2 doigts de zinc (PtaZFP2) en réponse à une flexion chez le peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Dormancy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Wageningen, Netherlands. n. p</w:t>
+              <w:t xml:space="preserve">9. Journées du groupe de Biologie Moléculaire de Ligneux (BML9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Orléans, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189363v1</w:t>
+                <w:t xml:space="preserve">hal-01189594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Glucose at physiological concentrations could regulate sorbitol transport into peach vegetative bud shortly before the bud break process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coiffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wood Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. Dormancy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Wageningen, Netherlands. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189333v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut.</w:t>
+                <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ewers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Petel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Association of Wood Anatomists (IAWA). NLD., Oct 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, 2004, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830816v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter physiology of walnut: involvement of vessel associated cells in the exchanges between xylem vessels and parenchyma cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+                <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ewers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Walnut symposium -ISHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Sorrento, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Wood Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Wood Anatomists (IAWA). NLD., Oct 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189384v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du déterminisme de la préséance des bourgeons le long du rameau d'un an chez le pommier (Malus domestica [L. Borkh.) : approches morphologique, biochimique et moléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Winter physiology of walnut: involvement of vessel associated cells in the exchanges between xylem vessels and parenchyma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Poupard</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEA Groupe d'Etude de l'Arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Saint-Flour, France</w:t>
+              <w:t xml:space="preserve">5. International Walnut symposium -ISHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Sorrento, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764258v1</w:t>
+                <w:t xml:space="preserve">hal-01189384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du déterminisme de la préséance des bourgeons le long du rameau d’un an chez le pommier (Malus domestica [L.] Borkh.) : approches morphologique, biochimique et moléculaire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Etude du déterminisme de la préséance des bourgeons le long du rameau d'un an chez le pommier (Malus domestica [L. Borkh.) : approches morphologique, biochimique et moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poupard</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pelleschi-Travier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire “Biologie hivernale” (GEA)</w:t>
+              <w:t xml:space="preserve">Séminaire du GEA Groupe d'Etude de l'Arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Saint-Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685036v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de transcrits chez des plantes ligneuses par hybridation in situ: optimisation de la méthode.</w:t>
+                <w:t xml:space="preserve">Étude du déterminisme de la préséance des bourgeons le long du rameau d’un an chez le pommier (Malus domestica [L.] Borkh.) : approches morphologique, biochimique et moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simoneau Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Rencontre du Groupe Biologie Moléculaire des Ligneux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire “Biologie hivernale” (GEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Saint-Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685048v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du déterminisme de la préséance des bourgeons le long du rameau d’un an chez le pommier (Malus domestica [L.] Borkh.): approches morphologique, biochimique et moléculaire</w:t>
+                <w:t xml:space="preserve">Localisation de transcrits chez des plantes ligneuses par hybridation in situ: optimisation de la méthode.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Ziaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de l’UMR BDPPC (Biologie du Développement des Plantes Pérennes Cultivées)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6ème Rencontre du Groupe Biologie Moléculaire des Ligneux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685022v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching habit in woody plants: molecular and biochemical characterisation of bud bursting potential in apple tree.</w:t>
+                <w:t xml:space="preserve">Étude du déterminisme de la préséance des bourgeons le long du rameau d’un an chez le pommier (Malus domestica [L.] Borkh.): approches morphologique, biochimique et moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Général de la SFPV “Plant Sciences for the Third Millenium”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, Besançon, France</w:t>
+              <w:t xml:space="preserve">Forum de l’UMR BDPPC (Biologie du Développement des Plantes Pérennes Cultivées)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685056v1</w:t>
+                <w:t xml:space="preserve">hal-03685022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs d’état des bourgeons et ramification du rameau d’un an du pommier.</w:t>
+                <w:t xml:space="preserve">Branching habit in woody plants: molecular and biochemical characterisation of bud bursting potential in apple tree.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Daniel Viemont</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poupard Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque des Doctorants en Sciences Biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Angers, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque Général de la SFPV “Plant Sciences for the Third Millenium”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685059v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marqueurs d’état des bourgeons et ramification du rameau d’un an du pommier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daniel Viemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque des Doctorants en Sciences Biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterisation of bud physiological states during the development of one-year-old shoots in apple tree: optimisation of in situ hybridisation in vegetative buds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simoneau Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Viémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Plant Dormancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, Jul 1999, Angers, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8307,190 +8432,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8498,124 +8623,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8623,150 +8748,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO/COB Workshop Plant Tropisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the primary eATP receptor P2K1 mediate responses to the physical strength of medium in Arabidopsis roots through calcium signalling ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassanti Audemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8785,247 +8910,247 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, 10th International Plant Biomechanics Conference- Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying gravitropic and autotropic recovery in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Caulus</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Plant BioMechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.abc686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending: Anatomical and wood properties consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9034,123 +9159,123 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 152 p., 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of xylem vulnerability to cavitation and its structural determinants in Populus tremula x alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9182,73 +9307,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Orléans, France. Le stadium, pp.A0, 2018, Wood formation and tree adaptation to climate</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient tensile and compressive strains differentially modulate wood formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9297,110 +9422,110 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GDR 3544</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistrimulation in poplar stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9445,289 +9570,289 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. , Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a Wall Associated Kinase in the response to gravistimulation in poplar stem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Walls (GRS) Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Boston, United States. Gordon Research Seminar, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The involvement of a Wall Associated Kinase in the response to gravistimulation in poplar stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. PSB2015, 137 p., 2015, International Symposium on Plant Signaling &amp; Behavior 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9749,110 +9874,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ben-Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9874,356 +9999,356 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès national de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du transporteur de saccharose HbSUT6 des cellules laticifères chez Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontre du Groupe de Biologie Moléculaire des Ligneux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Nancy, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramification du rameau d’un an : études biochimique et moléculaire des potentialités de croissance des bourgeons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simoneau Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du Réseau Ecophysiologie de l’Arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bud physiological states during the development of one-year-old shoots in apple tree.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10232,205 +10357,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Viémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mauget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Plant Dormancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par électrophorèse 2-D des modifications du profil protéique d’entre-nœuds de tomate à la suite d’une stimulation mécanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVème Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10440,51 +10565,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des arbres qui tiennent debout longtemps dans un environnement de plus en plus fluctuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10543,51 +10668,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance Universitaire d'Auvergne, 2009, ISSN 035-1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10597,91 +10722,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SapIN : Comprendre les mécanismes de la formation des &amp;quot;poches d'eau&amp;quot; du bois et des dépérissements du Sapin pectiné pour mieux utiliser et pérenniser la ressource forestière en Région ARA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10693,65 +10818,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10898,51 +11023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02575-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Neghliz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12092" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFD5610V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Couturier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Douady" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi N. Nakayama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100325" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessarin Tungngoen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panida Kongsawadworakul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchera Viboonjun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140228" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Am&#233;glio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Poirier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhome" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.705.29" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf063" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F92F520BA92E9B7E277FAB972EA0D79AEF4C917C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Viemont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Strullu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964530v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Jeronimidis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729103v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chrestin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coiffet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685036v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Philippe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685048v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Ziaidi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupard Pascal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685059v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Viemont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684940v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269276v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269275v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822860v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685072v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thonat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02575-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Neghliz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12092" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFD5610V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Couturier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Douady" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi N. Nakayama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100325" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessarin Tungngoen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panida Kongsawadworakul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchera Viboonjun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140228" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Am&#233;glio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Poirier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhome" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.705.29" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf063" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F92F520BA92E9B7E277FAB972EA0D79AEF4C917C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Viemont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Strullu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Jeronimidis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964572v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chrestin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coiffet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685036v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Ziaidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685056v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupard Pascal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685059v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Viemont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684940v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269276v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269275v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685072v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685076v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thonat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>