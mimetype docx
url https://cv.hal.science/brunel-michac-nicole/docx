--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1034,278 +1034,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ear Rachis Xylem Occlusion and Associated Loss in Hydraulic Conductance Coincide with the End of Grain Filling for Wheat</w:t>
+                <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayet Neghliz</w:t>
+                <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Brunel</w:t>
+                <w:t xml:space="preserve">Daniel Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatriz Muries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (4-5), pp.375-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11103-016-0462-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437582v1</w:t>
+                <w:t xml:space="preserve">hal-01594467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
+                <w:t xml:space="preserve">Ear Rachis Xylem Occlusion and Associated Loss in Hydraulic Conductance Coincide with the End of Grain Filling for Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lopez</w:t>
+                <w:t xml:space="preserve">Hayet Neghliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Brown</w:t>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Muries</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91 (4-5), pp.375-396. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11103-016-0462-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594467v1</w:t>
+                <w:t xml:space="preserve">hal-02437582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunolabelling of intervessel pits for polysaccharides and lignin helps in understanding their hydraulic properties in Populus tremula × alba</w:t>
               </w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (2), pp.187-199. </w:t>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1714,51 +1714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,51 +1848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2103,77 +2103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: evolutionary expansion, protein functionality, and environmental regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2628,286 +2628,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose importation into laticifers of Hevea brasiliensis, in relation to ethylene stimulation of latex production.</w:t>
+                <w:t xml:space="preserve">Molecular Characterisation of the Sucrose Transporter HbSUT1B in Relation to Rubber Production in Latex Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">U. Viboonjun</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Lacointe</w:t>
+                <w:t xml:space="preserve">Françoise Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Rubber Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (3), pp.125-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730079v1</w:t>
+                <w:t xml:space="preserve">hal-01189398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterisation of the Sucrose Transporter HbSUT1B in Relation to Rubber Production in Latex Cells</w:t>
+                <w:t xml:space="preserve">Sucrose importation into laticifers of Hevea brasiliensis, in relation to ethylene stimulation of latex production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kongsawadworakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Viboonjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Granet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chrestin</w:t>
+                <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rubber Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (4), pp.635-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189398v1</w:t>
+                <w:t xml:space="preserve">hal-00730079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of HbPIP2;1 and HbTIP1;1 Aquaporins in Ethylene Stimulation of Latex Yield through Regulation of Water Exchanges between Inner Liber and Latex Cells in Hevea brasiliensis</w:t>
               </w:r>
@@ -2945,51 +2945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unchera Viboonjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maki Katsuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 151 (2), pp.843-856. </w:t>
@@ -3471,51 +3471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3592,51 +3592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3959,51 +3959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNAP2, a class IKN1-like gene is a negative marker of bud growth potential in apple trees (Malus domestica (L.) Borkh.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,51 +4243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a Bet v 1 homologue gene encoding a PR10 protein in birch roots : induction by auxin and localization of the transcripts by in situ hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4631,277 +4631,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877310v1</w:t>
+                <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846873v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
               </w:r>
@@ -5189,51 +5189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences expérimentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPCI - PSL, Jun 2021, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5409,51 +5409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Szczpaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6146,51 +6146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of the mechanical behaviour of pit estimates pit quality involvement in interspecific variability in vulnerability to cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6377,260 +6377,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling collapse of xylem pine needles : effects of tracheid geometry and tracheids' arrangement</w:t>
+                <w:t xml:space="preserve">Testing the robustness of the relation between cold hardiness and carbohydrate status in walnut tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George G. Jeronimidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Magalie M. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.47-52</w:t>
+              <w:t xml:space="preserve">5. International Conference on Plant and Microbe Adaptations to Cold (PMAC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian University of Life Sciences. Aas, NOR., Dec 2009, Aas, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964530v1</w:t>
+                <w:t xml:space="preserve">hal-00964572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the robustness of the relation between cold hardiness and carbohydrate status in walnut tree</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie M. Poirier</w:t>
+                <w:t xml:space="preserve">Modelling collapse of xylem pine needles : effects of tracheid geometry and tracheids' arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George G. Jeronimidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Plant and Microbe Adaptations to Cold (PMAC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Norwegian University of Life Sciences. Aas, NOR., Dec 2009, Aas, Norway</w:t>
+              <w:t xml:space="preserve">6. Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964572v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du transporteur de saccharose HbSUT6 des cellules laticifères chez Hevea brasiliensis</w:t>
               </w:r>
@@ -6750,90 +6750,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the sucrose transporter HbSUT6 in relation with rubber production in laticiferous cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Rubber Resarch Development Board Congress (IRRDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Oct 2008, Kuala Lumpur, Malaysia</w:t>
@@ -7026,51 +7026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7138,51 +7138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coiffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7526,51 +7526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7612,51 +7612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du déterminisme de la préséance des bourgeons le long du rameau d'un an chez le pommier (Malus domestica [L. Borkh.) : approches morphologique, biochimique et moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8946,51 +8946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying gravitropic and autotropic recovery in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9848,51 +9848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9947,51 +9947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10605,51 +10605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11023,51 +11023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02575-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Neghliz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12092" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFD5610V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Couturier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Douady" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi N. Nakayama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100325" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessarin Tungngoen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panida Kongsawadworakul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchera Viboonjun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140228" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Am&#233;glio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Poirier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhome" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.705.29" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf063" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F92F520BA92E9B7E277FAB972EA0D79AEF4C917C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Viemont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Strullu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Jeronimidis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964572v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chrestin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coiffet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685036v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Ziaidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685056v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupard Pascal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685059v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Viemont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684940v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269276v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269275v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685072v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685076v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thonat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02575-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Neghliz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12092" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFD5610V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Couturier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Douady" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi N. Nakayama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100325" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessarin Tungngoen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panida Kongsawadworakul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchera Viboonjun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140228" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Am&#233;glio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Poirier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhome" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.705.29" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf063" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F92F520BA92E9B7E277FAB972EA0D79AEF4C917C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Viemont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Strullu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964572v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964530v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Jeronimidis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chrestin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coiffet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685036v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Ziaidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685056v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupard Pascal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685059v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Viemont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684940v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269276v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269275v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685072v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685076v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thonat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>