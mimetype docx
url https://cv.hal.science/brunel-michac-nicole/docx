--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PtxtPME1 and homogalacturonans influence xylem hydraulic properties in Poplar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lemaire</w:t>
+                <w:t xml:space="preserve">Feeling stretched or compressed? The multiple mechanosensitive responses of wood formation to bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12702⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (6), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcx211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728105v1</w:t>
+                <w:t xml:space="preserve">hal-01726080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling stretched or compressed? The multiple mechanosensitive responses of wood formation to bending</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">PtxtPME1 and homogalacturonans influence xylem hydraulic properties in Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosam Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (6), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (4), 31 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcx211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726080v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
@@ -1285,295 +1285,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolabelling of intervessel pits for polysaccharides and lignin helps in understanding their hydraulic properties in Populus tremula × alba</w:t>
+                <w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Jihad Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca van den Ackerveken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu232⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268876v1</w:t>
+                <w:t xml:space="preserve">hal-01167882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunolabelling of intervessel pits for polysaccharides and lignin helps in understanding their hydraulic properties in Populus tremula × alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca van den Ackerveken</w:t>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (2), pp.187-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167882v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolase treatments help unravel the function of intervessel pits in xylem hydraulics</w:t>
               </w:r>
@@ -1585,77 +1585,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 150 (3), pp.388-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1982,77 +1982,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No trade-off between hydraulic and mechanical properties in several transgenic poplars modified for lignins metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosam Mohammed H. M. Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2628,825 +2628,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterisation of the Sucrose Transporter HbSUT1B in Relation to Rubber Production in Latex Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+                <w:t xml:space="preserve">Involvement of HbPIP2;1 and HbTIP1;1 Aquaporins in Ethylene Stimulation of Latex Yield through Regulation of Water Exchanges between Inner Liber and Latex Cells in Hevea brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kessarin Tungngoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panida Kongsawadworakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unchera Viboonjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maki Katsuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rubber Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (2), pp.843-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.140228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189398v1</w:t>
+                <w:t xml:space="preserve">hal-01189317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose importation into laticifers of Hevea brasiliensis, in relation to ethylene stimulation of latex production.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Lacointe</w:t>
+                <w:t xml:space="preserve">Proteome analysis of apical abd basal regions of poplar stems under gravitropic stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim W. Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcp150⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 136 (2), pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2009.01230.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730079v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of HbPIP2;1 and HbTIP1;1 Aquaporins in Ethylene Stimulation of Latex Yield through Regulation of Water Exchanges between Inner Liber and Latex Cells in Hevea brasiliensis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maki Katsuhara</w:t>
+                <w:t xml:space="preserve">Molecular Characterisation of the Sucrose Transporter HbSUT1B in Relation to Rubber Production in Latex Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Rubber Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (3), pp.125-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189317v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome analysis of apical abd basal regions of poplar stems under gravitropic stimulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Sucrose importation into laticifers of Hevea brasiliensis, in relation to ethylene stimulation of latex production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kongsawadworakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Viboonjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2009.01230.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (4), pp.635-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964619v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose (JrSUT1) and hexose (JrHT1 and JrHT2) transporters in walnut xylem parenchyma cells: their potential role in early events of growth resumption</w:t>
+                <w:t xml:space="preserve">Jr-ZFP2, encoding a Cys2/His2-type transcription factor, is involved in the early stages of the mechano-perception pathway and specifically expressed in mechanically stimulated tissues in woody plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+                <w:t xml:space="preserve">Nathalie Fournier-Leblanc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Alves</w:t>
+                <w:t xml:space="preserve">Jérôme J. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Ben Baaziz</w:t>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.715-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2008.01785.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189273v1</w:t>
+                <w:t xml:space="preserve">hal-00964638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jr-ZFP2, encoding a Cys2/His2-type transcription factor, is involved in the early stages of the mechano-perception pathway and specifically expressed in mechanically stimulated tissues in woody plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sucrose (JrSUT1) and hexose (JrHT1 and JrHT2) transporters in walnut xylem parenchyma cells: their potential role in early events of growth resumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fournier-Leblanc Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Crouzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
+                <w:t xml:space="preserve">Médéric Peuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Ben Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (2), pp.215-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964638v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative role of aquaporins in variable hydraulic conductance of leaves in response to light</w:t>
               </w:r>
@@ -3484,51 +3484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 143 (1), pp.122-133. </w:t>
@@ -3566,64 +3566,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JrSUT1, a putative xylem sucrose transporter, could mediate sucrose influx into xylem parenchyma cells and be up-regulated by freeze–thaw cycles over the autumn–winter period in walnut tree (Juglans regia L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,51 +3834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunolocalization of a plant glutathione peroxidase-like protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3953,328 +3953,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNAP2, a class IKN1-like gene is a negative marker of bud growth potential in apple trees (Malus domestica (L.) Borkh.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel</w:t>
+                <w:t xml:space="preserve">KNAP2, a class I KN1-like gene is a negative marker of bud growth potential in apple trees (Malus domestica [L.] Borkh.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Poupard</w:t>
+                <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Simoneau</w:t>
+                <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Mauget</w:t>
+                <w:t xml:space="preserve">Jean-Claude Mauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 53 (378), pp.2143-2149</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 53 (378), pp.2143-2149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erf063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679866v1</w:t>
+                <w:t xml:space="preserve">hal-03416151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNAP2, a class I KN1-like gene is a negative marker of bud growth potential in apple trees (Malus domestica [L.] Borkh.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Brunel</w:t>
+                <w:t xml:space="preserve">KNAP2, a class IKN1-like gene is a negative marker of bud growth potential in apple trees (Malus domestica (L.) Borkh.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Mauget</w:t>
+                <w:t xml:space="preserve">P. Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 53 (378), pp.2143-2149. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 53 (378), pp.2143-2149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03416151v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a Bet v 1 homologue gene encoding a PR10 protein in birch roots : induction by auxin and localization of the transcripts by in situ hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,402 +4506,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877548v1</w:t>
+                <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846873v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877310v1</w:t>
+                <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
               </w:r>
@@ -5189,51 +5189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences expérimentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPCI - PSL, Jun 2021, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5258,51 +5258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical determinants of plasticity of xylem resistance to cavitation in Populus tremula x alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6159,64 +6159,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6271,77 +6271,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to gravitropic stimulation of poplar stems. Proteome analysis of apical and basal regions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6435,51 +6435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Plant and Microbe Adaptations to Cold (PMAC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Norwegian University of Life Sciences. Aas, NOR., Dec 2009, Aas, Norway</w:t>
@@ -6521,51 +6521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling collapse of xylem pine needles : effects of tracheid geometry and tracheids' arrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George G. Jeronimidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6776,64 +6776,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Rubber Resarch Development Board Congress (IRRDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Oct 2008, Kuala Lumpur, Malaysia</w:t>
@@ -6856,902 +6856,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Etude de l'expression d'un facteur de transcription à 2 doigts de zinc (PtaZFP2) en réponse à une flexion chez le peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Walnut Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">9. Journées du groupe de Biologie Moléculaire de Ligneux (BML9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Orléans, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189142v1</w:t>
+                <w:t xml:space="preserve">hal-01189594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'expression d'un facteur de transcription à 2 doigts de zinc (PtaZFP2) en réponse à une flexion chez le peuplier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lenne</w:t>
+                <w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées du groupe de Biologie Moléculaire de Ligneux (BML9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Orléans, France. 1 p</w:t>
+              <w:t xml:space="preserve">V International Walnut Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189594v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose at physiological concentrations could regulate sorbitol transport into peach vegetative bud shortly before the bud break process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du déterminisme de la préséance des bourgeons le long du rameau d'un an chez le pommier (Malus domestica [L. Borkh.) : approches morphologique, biochimique et moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Maurel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">S. Pelleschi-Travier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Dormancy Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Wageningen, Netherlands. n. p</w:t>
+              <w:t xml:space="preserve">Séminaire du GEA Groupe d'Etude de l'Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Saint-Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189363v1</w:t>
+                <w:t xml:space="preserve">hal-02764258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+                <w:t xml:space="preserve">Glucose at physiological concentrations could regulate sorbitol transport into peach vegetative bud shortly before the bud break process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ewers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Michaël Coiffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wood Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. Dormancy Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Wageningen, Netherlands. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189333v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut.</w:t>
+                <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ewers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Petel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Association of Wood Anatomists (IAWA). NLD., Oct 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, 2004, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830816v1</w:t>
+                <w:t xml:space="preserve">hal-01189333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter physiology of walnut: involvement of vessel associated cells in the exchanges between xylem vessels and parenchyma cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+                <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ewers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Petel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Walnut symposium -ISHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Sorrento, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Wood Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Wood Anatomists (IAWA). NLD., Oct 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189384v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du déterminisme de la préséance des bourgeons le long du rameau d'un an chez le pommier (Malus domestica [L. Borkh.) : approches morphologique, biochimique et moléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Winter physiology of walnut: involvement of vessel associated cells in the exchanges between xylem vessels and parenchyma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Poupard</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEA Groupe d'Etude de l'Arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Saint-Flour, France</w:t>
+              <w:t xml:space="preserve">5. International Walnut symposium -ISHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Sorrento, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764258v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du déterminisme de la préséance des bourgeons le long du rameau d’un an chez le pommier (Malus domestica [L.] Borkh.) : approches morphologique, biochimique et moléculaire.</w:t>
               </w:r>
@@ -7789,51 +7789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simoneau Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire “Biologie hivernale” (GEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Saint-Flour, France</w:t>
@@ -7901,51 +7901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Ziaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Rencontre du Groupe Biologie Moléculaire des Ligneux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8078,51 +8078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poupard Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8190,64 +8190,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Daniel Viemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8328,51 +8328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simoneau Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Viémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8498,51 +8498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
@@ -8571,51 +8571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8696,51 +8696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8815,286 +8815,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the primary eATP receptor P2K1 mediate responses to the physical strength of medium in Arabidopsis roots through calcium signalling ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms underlying gravitropic and autotropic recovery in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassanti Audemar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Plant BioMechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abc686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889455v1</w:t>
+                <w:t xml:space="preserve">hal-03826193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms underlying gravitropic and autotropic recovery in poplar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Does the primary eATP receptor P2K1 mediate responses to the physical strength of medium in Arabidopsis roots through calcium signalling ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassanti Audemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kelner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant BioMechanics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, 10th International Plant Biomechanics Conference- Book of Abstracts</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826193v1</w:t>
+                <w:t xml:space="preserve">hal-04889455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending: Anatomical and wood properties consequences</w:t>
               </w:r>
@@ -9218,51 +9218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of xylem vulnerability to cavitation and its structural determinants in Populus tremula x alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9475,368 +9475,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistrimulation in poplar stems</w:t>
+                <w:t xml:space="preserve">The involvement of a Wall Associated Kinase in the response to gravistimulation in poplar stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. , Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. PSB2015, 137 p., 2015, International Symposium on Plant Signaling &amp; Behavior 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269528v1</w:t>
+                <w:t xml:space="preserve">hal-01269275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a Wall Associated Kinase in the response to gravistimulation in poplar stem</w:t>
+                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistrimulation in poplar stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Walls (GRS) Gordon Research Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Boston, United States. Gordon Research Seminar, 2015</w:t>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. , Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269276v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The involvement of a Wall Associated Kinase in the response to gravistimulation in poplar stems</w:t>
+                <w:t xml:space="preserve">Study of a Wall Associated Kinase in the response to gravistimulation in poplar stem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. PSB2015, 137 p., 2015, International Symposium on Plant Signaling &amp; Behavior 2015</w:t>
+              <w:t xml:space="preserve">Plant Cell Walls (GRS) Gordon Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Boston, United States. Gordon Research Seminar, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269275v1</w:t>
+                <w:t xml:space="preserve">hal-01269276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t>
               </w:r>
@@ -10245,51 +10245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simoneau Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du Réseau Ecophysiologie de l’Arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t>
@@ -10344,77 +10344,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Viémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mauget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Plant Dormancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10618,51 +10618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10762,51 +10762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11023,51 +11023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02575-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Neghliz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12092" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFD5610V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Couturier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Douady" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi N. Nakayama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100325" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessarin Tungngoen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panida Kongsawadworakul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchera Viboonjun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140228" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Am&#233;glio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Poirier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhome" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.705.29" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf063" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F92F520BA92E9B7E277FAB972EA0D79AEF4C917C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Viemont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Strullu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964572v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964530v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Jeronimidis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chrestin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coiffet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685036v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Ziaidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685056v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupard Pascal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685059v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Viemont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684940v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269276v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269275v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685072v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685076v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thonat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02575-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Neghliz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu232" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12092" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFD5610V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Mohammed H. M. Awad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Couturier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Douady" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi N. Nakayama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100325" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porcheron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franchel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-N1QBN78J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessarin Tungngoen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panida Kongsawadworakul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchera Viboonjun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.140228" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189398v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Granet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chrestin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Peuch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Baaziz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01398.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Am&#233;glio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Poirier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhome" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.705.29" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf063" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F92F520BA92E9B7E277FAB972EA0D79AEF4C917C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679866v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Viemont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Strullu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000654v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964572v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bodet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964530v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Jeronimidis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Granet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chrestin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190757v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764258v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189363v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coiffet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685036v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoneau Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Ziaidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685056v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupard Pascal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685059v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Viemont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684940v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269275v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685069v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685072v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685076v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thonat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380545v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>