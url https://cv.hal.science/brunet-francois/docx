--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -857,234 +857,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01153123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Re)defining visual studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (3), http://inmedia.revues.org/543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Taft, Historian of Photography as a Mass Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, American Art, 27 (2), pp.25-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martha Sandweiss, Passing Strange, A Gilded Age Tale of Love and Deception Across the Color Line, New York, Penguin Press, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Transatlantica, 2012 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545822v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01378177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dog-type : amours de chiens, chiennes d’images et types ordinaires dans le daguerréotype américain</w:t>
               </w:r>
@@ -1582,90 +1582,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Sophie Lévy et Veerle Thielemans (Terra Foundation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Chouard-Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Mark Haworth-Booth à propos de l’exposition « Lee Miller » au Jeu de Paume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Chouard-Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le point de vue français dans l’affaire Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes photographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Etudes photographiques, 16, http://etudesphotographiques.revues.org/725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1675,443 +1839,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photographie : (nature + culture) x histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature ou culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Universitaire de France / Université de Bourgogne, May 2014, Dijon, France. pp.143-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Transcultural History of American Landscape Images in the Nineteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions: Transnationalism and the Formation of American Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brigham Young University Museum, Jan 2012, Provo (UT), United States. pp.3-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photographie comme medium d’expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour Alfred Stieglitz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Pierre Montier et Jay Bochner, Jul 2010, Cerisy-la-Salle, France. pp.151-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le géologue et le photographe : une dissymétrie archivistique et ses répercussions historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Qui trouve-t-on dans les archives ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédérique Berthet et Marc Vernet / CERILAC / BNF, Oct 2010, Paris, France. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire photographique de l’Amérique selon Robert Taft (Photography and the American Scene, 1938)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Mémoires fluctuantes" / "Fluctuating Memories"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIDAF (Paris 13) / LERMA (Aix-Marseille 1), Oct 2010, VILLETANEUSE, France. http://erea.revues.org/1777 ; DOI : 10.4000/erea.1777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The International Historiography of Early Color Photography”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Experiments in 19th-Century Color Photography” </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Museum of American History, Photographic History DIvision (Michelle Delaney), Nov 2009, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2121,797 +2285,797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photographie histoire et contre-histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La photographie histoire et contre-histoire, hors collection, 978-2130654322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terra Foundation for American Art; University of Chicago Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2017, Terra Foundation Essays, Rachael Z. DeLue, 978-0-932171-61-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Amérique des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouard Geradine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Crémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hazan, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daguerre's American Legacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin Arts, 2013, 979-1092054217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">François Brunet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique des images. Histoire et culture visuelles des Etats-Unis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Univ. Paris Diderot. Hazan, 2013, 978-2754106412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Amérique des images. Histoire et culture visuelles des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Chouard-Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chouard Geradine</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Crémieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hazan, 2013</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hazan / Université Paris‑Diderot, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Univ. Paris Diderot. Hazan, 2013, 978-2754106412</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Naissance de l'idée de photographie, 2e tirage avec nouvel avant-propos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 2011, hors collection, 978-2130593263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Chouard-Veron</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photography and Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reaktion Books, 2009, Collection "Exposures", 978-1861894298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Naissance de l'idée de photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 2000, Collection "Sciences, modernités, philosophie", 978-2130506492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle Thèse en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Hazan / Université Paris‑Diderot, 2013</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications Universités Paris 7, 1995, 2744200034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...246 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2921,313 +3085,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le daguerréotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du monde au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveoir le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jordi Ballesta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John Brinckerhoff Jackson, Habiter le paysage, photographies de Peter Brown.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wildproject, pp.81-87, 2016, Habiter le paysage, 978-2918490548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“An American Sun Shines Brighter;” or, Photography Was (Not) Invented in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tanya Sheehan and Andres Zervigon </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photography and Its Origins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2014, Photography and Its Origins, 978-0415722902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quelque chose de plus ». La photographie comme limite du champ esthétique : Ruskin, Emerson, Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effets de cadre : De la limite en art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3237,167 +3401,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The idea of photography in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'idée de photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3544,51 +3708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cousin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Beri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Quintrec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11010041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01539046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1472586X.2016.1274194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01539036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03087298.2014.949116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3202/caa.reviews.2012.148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00703775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geisler-Szmulewicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01379366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01543533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_photographie_histoire_et_contre-histoire#sthash.TnVOwMMt.dpuf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01539032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.uchicago.edu/ucp/books/series/TFA-TFE.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Becker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouard Geradine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542119v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Chouard-Veron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lab" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01620795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01879388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cousin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Beri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Quintrec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11010041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01539046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1472586X.2016.1274194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01539036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03087298.2014.949116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3202/caa.reviews.2012.148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00703775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geisler-Szmulewicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Chouard-Veron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378203v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01379366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01543533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_photographie_histoire_et_contre-histoire#sthash.TnVOwMMt.dpuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01539032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.uchicago.edu/ucp/books/series/TFA-TFE.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouard Geradine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Didier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Becker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241109v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01620795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01879388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>