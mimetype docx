--- v1 (2026-04-25)
+++ v2 (2026-05-25)
@@ -2054,165 +2054,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'histoire photographique de l’Amérique selon Robert Taft (Photography and the American Scene, 1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Mémoires fluctuantes" / "Fluctuating Memories"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIDAF (Paris 13) / LERMA (Aix-Marseille 1), Oct 2010, VILLETANEUSE, France. http://erea.revues.org/1777 ; DOI : 10.4000/erea.1777</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le géologue et le photographe : une dissymétrie archivistique et ses répercussions historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Qui trouve-t-on dans les archives ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédérique Berthet et Marc Vernet / CERILAC / BNF, Oct 2010, Paris, France. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378213v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01378226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The International Historiography of Early Color Photography”</w:t>
               </w:r>
@@ -2435,379 +2435,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Amérique des images. Histoire et culture visuelles des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Chouard-Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Crémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hazan / Université Paris‑Diderot, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Amérique des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouard Geradine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Crémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouard Geradine</w:t>
+                <w:t xml:space="preserve">Aubert Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hazan, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daguerre's American Legacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Hazan, 2013</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin Arts, 2013, 979-1092054217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William B. Becker</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin Arts, 2013, 979-1092054217</w:t>
+                <w:t xml:space="preserve">hal-01378171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique des images. Histoire et culture visuelles des Etats-Unis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Univ. Paris Diderot. Hazan, 2013, 978-2754106412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378170v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-05542119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Naissance de l'idée de photographie, 2e tirage avec nouvel avant-propos.</w:t>
               </w:r>
@@ -3708,51 +3708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cousin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Beri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Quintrec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11010041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01539046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1472586X.2016.1274194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01539036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03087298.2014.949116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3202/caa.reviews.2012.148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00703775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geisler-Szmulewicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Chouard-Veron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378203v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01379366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01543533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_photographie_histoire_et_contre-histoire#sthash.TnVOwMMt.dpuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01539032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.uchicago.edu/ucp/books/series/TFA-TFE.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouard Geradine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Didier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Becker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241109v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01620795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01879388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cousin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Beri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Quintrec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11010041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01539046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1472586X.2016.1274194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01539036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03087298.2014.949116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01545844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3202/caa.reviews.2012.148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00703775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geisler-Szmulewicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Chouard-Veron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378203v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01379366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01543533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_photographie_histoire_et_contre-histoire#sthash.TnVOwMMt.dpuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01539032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://press.uchicago.edu/ucp/books/series/TFA-TFE.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Didier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouard Geradine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Becker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241109v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01620795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01879388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>