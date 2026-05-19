--- v0 (2026-04-11)
+++ v1 (2026-05-19)
@@ -1302,307 +1302,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.P.12.02 T-tubule disorganisation and defective excitation–contraction coupling in muscle fibres lacking myotubularin lipid phosphatase</w:t>
+                <w:t xml:space="preserve">T-tubule disorganization and defective excitation-contraction coupling in muscle fibers lacking myotubularin lipid phosphatase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al-Qusairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Berbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Messaddeq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Kretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (8-9), pp.635-636. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (44), pp.18763-18768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.NMD.2009.06.286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/PNAS.0900705106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159382v1</w:t>
+                <w:t xml:space="preserve">hal-03157453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-tubule disorganization and defective excitation-contraction coupling in muscle fibers lacking myotubularin lipid phosphatase</w:t>
+                <w:t xml:space="preserve">G.P.12.02 T-tubule disorganisation and defective excitation–contraction coupling in muscle fibres lacking myotubularin lipid phosphatase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Al-Qusairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Messaddeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (8-9), pp.635-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.NMD.2009.06.286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/PNAS.0900705106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03157453v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrically silent divalent cation entries in resting and active voltage-controlled muscle fibers.</w:t>
               </w:r>
@@ -2904,51 +2904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salamito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nauroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2022.03.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Idoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fuster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquemond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamika Dayal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Grabner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2020.102256" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jaque-Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Beaulant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalo&#233; Monteiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05256-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bretaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019182" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Kutchukian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Szentesi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Buj-Bello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Csernoch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00357.2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Simkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Giuliano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vukolic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-017-2696-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Sanchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Perrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.201812035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weiss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al-Qusairi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Berbey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Mandel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BPJ.2008.12.950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al-Qusairi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weiss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berbey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messaddeq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kretz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NMD.2009.06.286" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFL87D72-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toussaint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.0900705106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berbey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.01.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansley Jugoo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomez Florentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souvignet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trochut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Lakhar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;ter Szentesi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Csernoch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349567v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaque Francisco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jorquera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troc Jennifer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buvinic Sonia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salamito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nauroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2022.03.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Idoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fuster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquemond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamika Dayal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Grabner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2020.102256" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jaque-Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Beaulant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalo&#233; Monteiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05256-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bretaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019182" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Kutchukian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Szentesi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Buj-Bello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Csernoch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00357.2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Simkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Giuliano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vukolic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-017-2696-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Sanchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Perrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.201812035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Weiss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al-Qusairi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Berbey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Mandel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BPJ.2008.12.950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al-Qusairi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Weiss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toussaint" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berbey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messaddeq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.0900705106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kretz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NMD.2009.06.286" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFL87D72-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berbey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.01.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansley Jugoo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomez Florentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souvignet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trochut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lombard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Lakhar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;ter Szentesi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Csernoch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349567v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaque Francisco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Jorquera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troc Jennifer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buvinic Sonia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>