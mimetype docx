--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -2388,243 +2388,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur électronique pour la dosimétrie des neutrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposal of neutron dosemeter based on a differential structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Makovicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Decossas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Libor Makovicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 26 (2), pp.307-322 ISSN: 0033-8451</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Applications and Instrumentation Part D Nuclear Tracks and Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 19 (1-4), pp.495-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425591v1</w:t>
+                <w:t xml:space="preserve">hal-00425592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of neutron dosemeter based on a differential structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capteur électronique pour la dosimétrie des neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Decossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Makovicka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Decossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Applications and Instrumentation Part D Nuclear Tracks and Radiation Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 19 (1-4), pp.495-498</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 26 (2), pp.307-322 ISSN: 0033-8451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425592v1</w:t>
+                <w:t xml:space="preserve">hal-00425591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of thermal neutrons by CR-39 using a boron, implanted convertor</w:t>
               </w:r>
@@ -3753,295 +3753,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-integrated signal-interference dual-band bandpass filter for GNSS application</w:t>
+                <w:t xml:space="preserve">Lumped-element RF analog multi-band bandpass filter concept for software-defined-radio architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Adnan Addou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Lintignat</w:t>
+                <w:t xml:space="preserve">W. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Gomez-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barelaud</w:t>
+                <w:t xml:space="preserve">T. Reveyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Torres</w:t>
+                <w:t xml:space="preserve">R. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2017.8058962⟩</w:t>
+              <w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.101-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376803v1</w:t>
+                <w:t xml:space="preserve">hal-02479056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumped-element RF analog multi-band bandpass filter concept for software-defined-radio architectures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon-integrated signal-interference dual-band bandpass filter for GNSS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Quéré</w:t>
+                <w:t xml:space="preserve">Mohammed Adnan Addou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lintignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lapierre</w:t>
+                <w:t xml:space="preserve">Roberto Gomez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Armengaud</w:t>
+                <w:t xml:space="preserve">François Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.101-104, </w:t>
+              <w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honololu, United States. pp.1675-1678, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2017.8058962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479056v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pad-open-short de-embedding method extended for 3-port devices and non-ideal standards</w:t>
               </w:r>
@@ -4053,77 +4053,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adnan Addou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragheb Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Gomez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 89th ARFTG Microwave Measurement Conference (ARFTG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.1-4, </w:t>
@@ -4321,51 +4321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adnan Addou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragheb Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Gomez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,51 +4567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated on-chip antenna on silicon for millimeter-wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Elhaj Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zakra El Nashef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5727,51 +5727,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplificateur faible bruit differentiel de 41dB dans la bande (0.35 - 2GHz) en technologie BiCMOS SiGe 0.</w:t>
+                <w:t xml:space="preserve">Réalisation d'un SiP LNA filtre mélangeur en technologie Silicium par la technique du Flip-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barth</w:t>
@@ -5806,97 +5806,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194796v1</w:t>
+                <w:t xml:space="preserve">hal-00194801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A differential SiP (LNA-filter-mixer) in Silicon Technology for the SKA Project.</w:t>
+                <w:t xml:space="preserve">Amplificateur faible bruit differentiel de 41dB dans la bande (0.35 - 2GHz) en technologie BiCMOS SiGe 0.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barth</w:t>
@@ -5910,118 +5910,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Gamand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194785v1</w:t>
+                <w:t xml:space="preserve">hal-00194796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un SiP LNA filtre mélangeur en technologie Silicium par la technique du Flip-Chip</w:t>
+                <w:t xml:space="preserve">A differential SiP (LNA-filter-mixer) in Silicon Technology for the SKA Project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barth</w:t>
@@ -6035,94 +6035,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barelaud</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">EUMIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194801v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'amplificateur faible bruit filtrant en technologie métamorphique pour application spatiale en bande Ka</w:t>
               </w:r>
@@ -6268,51 +6268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hourany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6348,168 +6348,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog CMOS Kernel for ML decoding of convolution codes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des formalismes des modes mixtes et des ondes de bruit pour l'extraction du facteur de bruit réel des circuits différentiels microondes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lintignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Darfeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Billonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Iranian Conference on Electrical Engineering (ICEE) 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Teheran, Iran</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077167v1</w:t>
+                <w:t xml:space="preserve">hal-00077665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel 2-GHz tunable differential three-branch channelized filter integrated on silicon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darfeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6568,73 +6564,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German Microwave Conference (GEMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00071666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Deposited Energy in a Silicon Volume by n-Si Nuclear Interaction using 14 MeV neutron source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6693,178 +6689,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th IEEE Nuclear Space and Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Ponte Vedra Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des formalismes des modes mixtes et des ondes de bruit pour l'extraction du facteur de bruit réel des circuits différentiels microondes.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analog CMOS Kernel for ML decoding of convolution codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Zahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Meghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Saemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rennes, France</w:t>
+              <w:t xml:space="preserve">14th Iranian Conference on Electrical Engineering (ICEE) 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Teheran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077665v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-integrated 2-GHz fully-differential tunable recursive filter for MMIC three-branch channelized bandpass filter design.</w:t>
               </w:r>
@@ -8016,51 +8016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04612159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al Khoury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2018.1519662" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02330199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;rigaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jarry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1248-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479330v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-634QGPSJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Raafat Lababidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-013-0142-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDZWF90P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02408123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomez-Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Renedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintignat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2013738" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darfeuille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Sassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.885008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;relle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2209088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Isabey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Decossas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dubarry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vareille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dubarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Henriot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gireau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Mastouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa Babay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Durmaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Dumaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Baristiran Kaynak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910746" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adnan Addou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez-Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8058962" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479056v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khelifi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveyrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Armengaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010115" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adnan Addou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragheb Hijazi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2017.8000844" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fezai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyfert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841244" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2016.7931370" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Germain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armengaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Elhaj Moussa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakra El Nashef" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663124" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935975v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loeches-S&#225;nchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463753" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Naour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Mohamed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623639v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623662v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Hine Tong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Grima" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194785v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194835v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hourany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regnauld" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Zahabi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Meghdadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Saemi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dumas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071666v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L.H. Tong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Lababidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935845v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04612159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al Khoury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2018.1519662" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02330199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;rigaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jarry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1248-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479330v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-634QGPSJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Raafat Lababidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-013-0142-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDZWF90P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02408123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomez-Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Renedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintignat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barelaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2009.2013738" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darfeuille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Sassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.885008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;relle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2209088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Isabey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Makovicka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Decossas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dubarry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vareille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dubarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Henriot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gireau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Mastouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meissa Babay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hallepee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Durmaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalmay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Can Dumaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Baristiran Kaynak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910746" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01922738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khelifi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveyrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Armengaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010115" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adnan Addou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez-Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8058962" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adnan Addou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragheb Hijazi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2017.8000844" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fezai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyfert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841244" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2016.7931370" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Germain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armengaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Elhaj Moussa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakra El Nashef" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663124" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935975v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loeches-S&#225;nchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463753" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Naour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Mohamed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623639v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623662v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Hine Tong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Grima" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194785v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194835v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hourany" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regnauld" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807738v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Zahabi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Meghdadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Saemi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dumas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L.H. Tong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Lababidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935845v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>