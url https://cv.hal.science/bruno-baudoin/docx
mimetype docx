--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -965,303 +965,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03521889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des archives et des images en ligne : structuration des données et métadonnées dans la photothèque du Centre Camille Jullian</w:t>
+                <w:t xml:space="preserve">An epigraphic dataset to share and publish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Satre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus numériques et scénarios de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des textes et manuscrits modernes, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Methods, Scholarly Editing ans Tools for Cultural and Natural Heritage - Virtual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Stadium (Loire Valley Institute for Advanced Studies); Consortium MASA, Jun 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03521927v1</w:t>
+                <w:t xml:space="preserve">halshs-03472386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An epigraphic dataset to share and publish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construction d'un site aux ressources réparties, le &amp;quot;système&amp;quot; CoReA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Satre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Methods, Scholarly Editing ans Tools for Cultural and Natural Heritage - Virtual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Stadium (Loire Valley Institute for Advanced Studies); Consortium MASA, Jun 2020, Tours, France</w:t>
+              <w:t xml:space="preserve">Projets scientifiques, culturels et/ou documentaires avec Omeka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Omeka, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03472386v1</w:t>
+                <w:t xml:space="preserve">halshs-02967618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d'un site aux ressources réparties, le &amp;quot;système&amp;quot; CoReA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des archives et des images en ligne : structuration des données et métadonnées dans la photothèque du Centre Camille Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets scientifiques, culturels et/ou documentaires avec Omeka</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Omeka, Oct 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">Corpus numériques et scénarios de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des textes et manuscrits modernes, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02967618v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de SculptuRo, plateforme de recherche sur la sculpture romaine en Gaule et en Méditerranée</w:t>
               </w:r>
@@ -2194,51 +2194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coltelloni-Trannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/caesarea-a-l-epoque-des-rois-de-mauretanie/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561376v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lunel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coltelloni-Trannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/caesarea-a-l-epoque-des-rois-de-mauretanie/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561376v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>