--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.677083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Bêche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'Université de RennesInstitut d'Electronique et des Technologies du numéRiquesIETR CNRS 6164--https://www.ietr.fr/bruno-beche--</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-beche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9722-9060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120681137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruno Bêche est professeur de Physique à l'Université de Rennes (Faculté des Sciences, ESIR) et à CentraleSupelec ; chercheur à l'IETR du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il est membre honoraire de l’Institut Universitaire de France - IUF Paris. Ses activités en enseignements ont eu lieu au sein de plusieurs Universités (Besançon, Le Mans, Angers, Nantes et Rennes), ainsi qu’en écoles d'ingénieurs en France (ENSIM, Polytech'Nantes, INSA, puis ESIR et Centrale/Sup-Elec sur Rennes), dans diverses disciplines relevant de la physique fondamentale, physique appliquée et ingénierie, physique des matériaux, puis photonique à tous les niveaux à savoir les cinq années du supérieur. Ses travaux en recherche ont commencé tout d’abord sur le développement de composants photoniques à base de niobate de lithium en tant que dispositifs optiques non linéaires pour la génération du second harmonique ; il a travaillé ensuite au développement de structures nanométriques de semi-conducteurs III-V (multicouches épitaxiées par jet moléculaire) pour la réalisation de composants de télécommunications dédiés au (dé)-multiplexage en longueur d'onde puis à la réalisation de lasers intégrés (FEMTO-ST et LAAS CNRS en France et NTT Corporation au Japon). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'Université de Rennes (IETR CNRS 6164 en collaboration </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPR CNRS 6251, ISCR CNRS 6226, STLO-INRAe et IRMAR 6625</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> il a commencé un nouveau champ de recherche, et travaille depuis quelques années dans le développement de micro-résonateurs basés sur des technologies hybrides qui peuvent combiner l'utilisation de polymères et les traitements plasma, la matière molle avec des concepts issus de la fluidique et des gouttes. Ses travaux de recherche couvrent à la fois la description théorique des aspects physiques de ces dispositifs photoniques (en électromagnétisme) ainsi que les technologies, la caractérisation et leurs applications en tant que capteurs intégrés en métrologie fine. Les applications ont porté sur les mesures de processus en matière molle comme les mesures de vitesse de sédimentation, de crémage, de floculation, les mesures de transitions de phases en biologie et produits agroalimentaires. Corroboré par des mesures de potentiel Zéta sur ces même colloïdes et substances, cet ensemble de résultats ouvre la voie de la réalisation d'un appareil &amp;quot;stabilomètre optoélectronique résonant&amp;quot; complet avec son IHM et traitement des signaux en temps réel...</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Optique Pierre Michel Duffieux - LOPMD CNRS 6603 devenu Institut FEMTO-ST CNRS 6174</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dpt d’Optique, Besançon, France (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collaboration LAAS CNRS, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Enseignement : Université de Besançon.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche et Développement : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nippon Telegraph and Telephon Corporation (NTT Group), Basics Research Laboratories - Advanced Applied Physical Science Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo, Japan.1999-2004 : Recherche : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Acoustique de l'Université du Maine - LAUM CNRS 6613</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dpt Acoustique et Thermique, Maine, France (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collaboration LPQM CNRS devenu LuMIn, ENS Paris Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Enseignement : ENSIM, Universités du Maine et d’Angers.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Matériaux de Nantes- IMN CNRS 6502</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dpt Physique des Plasma et Matériaux, Nantes, France (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collaboration LAUM CNRS 6613, Le Mans et LPQM CNRS 8537, ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Enseignement : Université de Nantes et Polytech’Nantes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALMS CNRS 6627 devenu Institut de Physique de Rennes - IPR CNRS 6251</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dpts Photonique, puis Matière Molle, Rennes, France ; 2018 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutualisation transverse avec IETR CNRS 6164</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dpt Microélectronique et Microcapteurs, Rennes, France. Enseignement : Université de Rennes et Centrale/SupElec Rennes + Création du consortium transverse (au sein de IETR-IPR-IRMAR-ISCR du CNRS en collaboration Centrale/Supélect Rennes).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'Electronique et des Technologies du numéRiques - IETR CNRS 6164</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dpt Microélectronique et Microcapteurs devenu OASIS ’Organic and Silicon Inovative Systems’, Rennes, France (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collaborations IPR CNRS 6251, ISCR CNRS 6226, IRMAR CNRS 6625 et STLO INRA AgroCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Enseignement : Université de Rennes, ESIR et Centrale/SupElec. Responsabilité de projet Maturation (2020-2022) «SOLUTION-3M» ou SOndes éLectromagnétiqUes résonanTes Intégrées pour le diagnOstic dyNamique en Métrologie fine de processus de la Matière Molle. Suite au Lauréat et Prix de la Fondation d’Entreprise Grand Ouest - ‘Territoire Recherche’, responsabilité du projet (2022-2024) «SOS MAGIC2» (SOndes Surfaciques électroMAGnétiques résonantes pour les mesures de taux de sédImentations/Crémage puis de visCosités de substances molles). Applications en agroalimentaire, cosmétique,  pharmacologie, énergie …. responsabilité de la plateforme/projet  « METRO2» (MEtrologie : Tests et caRactérisations des nanostructures OptoélectrOniques & photoniques”) qui appartient au CPER (2022-2027) CyMoCoD de l’IETR.**--</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated resonant structure for colloidal dispersion stability: Development of a resonant optical zetameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Szymczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Scholkopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100 (32), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2025030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature PECVD processes for the fabrication of integrated symmetrical resonant UV210 Organic/Semiconductor structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (109173), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.109173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring colloidal stability and migration dynamics through integrated photonic into aqueous black carbon dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Szymczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Scholkopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sensors + Imaging : Remote Sensing for Agriculture, Ecosystems, and Hydrology, 13191, pp.319112.1-9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3030910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of nanoparticle cloud migration by a resonant photonic surface signal towards sedimentation velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100430.1-13. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rio.2023.100430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inovative optical viscometer using a resonant surface signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Optical Metrology, 12622-47, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2672418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping and characterization of an integrated optic on polymer by simple 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros Gavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Optical Metrology, 12622-65, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2672419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamic monitoring of the variations in blood viscosity by resonant optical signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Optical Sensing and Detection, 12139, pp.121390A.1-121390A.8. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2617996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated symmetrical organic/semiconductor structures produced by hybrid processes: photonic micro-resonators cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sevestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Organic Electronics and Photonics: Fundamentals and Devices, 12149, pp.1214907.1-1214907.7. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2617999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of giant waveguide tapers with funnel geometry: multi-mode Interference regime to single mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Integrated Optics: Design, Devices, Systems and Applications VI, SPIE 11775 (1177514), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2588841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the loss of mass or the volume recessed into a waveguide by resonant signal principle: Nano-inscribed slots in DUV210 micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Doliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.158-169. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/IJPS2021.4966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of a statistical lack of volume matter by resonance principle: experiential approach and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Doliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Integrated Optics: Design, Devices, Systems and Applications VI,, SPIE 11775 (1177513), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2588840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Stokes velocitie and sedimentation rate by a photonic resonant surface signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Optical Sensors, SPIE 11772 (117720L), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2588839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About monitoring the dynamics of phase transition in food and biology by microphotonics: detecting soft-matter process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Integrated Photonics Platforms: Fundamental Research, Manufacturing and Applications, V11364, pp.113641T.1-8. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2564645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the evaporation of a sessile water droplet by means of integrated photonic resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Liddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (12), pp.125107.1-10. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab651d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphotonics for monitoring the supramolecular thermoresponsive behavior of fatty acid surfactant solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Castro-Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 468, pp.125773. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2020.125773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthalpy-Sensing Microsystem Effective inContinuous Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Mhammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (3), pp.566-576. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19030566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal derivation operator applied on the historic and school case of slab waveguides families eigenvalue equations: another method for computation of variational expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Doliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (1), pp.10501.1-10501-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019190092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic micro-resonators for steam evaporation dynamic sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (1), pp.10502.1-10502.7. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2018180170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About detecting steam condensation by means of polymer racetrack micro-resonators: highlighting the dynamics of such a soft-matter process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SPIE Photonics : Optical Micro- and Nanometrology, V10678, pp.10678.11-1/6. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2311486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial-based tail methods for Monte Carlo simulations of cylindrical interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Malfreyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148 (9), pp.094702. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingolipid Gel/Fluid Phase Transition Measurement by Integrated Resonance Probe Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 225, pp.41 - 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid composed method associating conformal transformation with matrix formulation for computing eigenvalues and eigenvectors in bended optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro -Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.536-540. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263, pp.707-717. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile design of red-emitting waveguides using hybrid nanocomposites made of inorganic clusters dispersed in SU8 photoresist host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lagneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.196-202. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2015.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and fabrication of silicon nitride microring resonator by DUV lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe A Cirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A von Zuben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBMicro.2016.7731346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient active waveguiding properties of Mo6 nano-cluster-doped polymer nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (25), pp.255201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosources and waveguiding in polymer-based nanowires and nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Proc. SPIE 9884, Nanophotonics VI, SPIE 9884, pp.9884-28. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2224440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Heisenberg's uncertainty principle and the determination of effective optical indices in integrated photonics at high sub-wavelength regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127 (7), pp.3643-3645. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2015.12.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226484v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laterally coupled UV210 polymer racetrack micro-resonator for thermal tunability and glucose sensing capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castro-Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Device Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3), pp.80-87. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550308.2015.1133100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical characterization of pedestal micro-structures on DUV210 polymer: waveguides structures towards micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.10501.1-10501-6. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2015150207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of UV210 polymer for integrated optics applications: comparison of ridge and photoinscripted strip waveguide performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gouldieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.125803. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/17/12/125803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferable Integrated Optical SU8 Devices: From Micronic Waveguides to 1D-Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françis Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Micromachines 2015, 6 (5), pp.544-553. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi6050544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of efficient coupling and optical resonances by using taper-waveguides coupled to cascade of UV210 polymer micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.125006. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/24/12/125006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct injection in organic SU8 nanowires and nanotubes for waveguiding properties investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proc. SPIE 9126, Nanophotonics V, pp.6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2052517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Analytical Approach for Assessing Harmonic Distortion in Current-Driven Electrodynamic Loudspeakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Erza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2014.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection and waveguiding properties in SU8 nanotubes for sub-wavelength regime propagation and nanophotonics integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (10), pp.5309 - 5314. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3nr06716e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFM Analysis on Polymer Optical Micro-Resonators: Investigation on Quality Factor Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2013.34044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible beam-waist technique for whispering gallery modes excitation in polymeric 3D micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 124, pp.2085-2088. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.IJLEO.2012.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native spider silk as a biological optical fiber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (12), pp.123702. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4798552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fabrication to Characterization of 3D Organic Micro-Resonators: a Complementary Alliance of Microfluidics and Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.767836. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/767836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straight and Curved Silica Nano-Ridges Connections Based on Fluidic Approach for Hybrid Integrated Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1-4), pp.319-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on 2D disks and stadiums micro-resonators structures based on UV210 polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8428, pp.8428-71. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of fabrication and resonant optical coupling in various 2D micro-resonator structures in a UV210 polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, 085016 (8pp). </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/22/8/085016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigations on optical caustics of spherical microresonators: Analytical expressions of caustics and their asymptotic behaviors, computational simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 285 (9), pp.2247-2254. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.OPTCOM.2011.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-photonics devices on organics and silica materials obtained with various thin layer processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (9), pp.2923-2926. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/PSSC.201084033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nano-networks as stretches on segmented SU8 rods for sub-wavelength photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.11-14. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2011.11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light propagation in single mode polymer nanotubes integrated on photonic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (11), pp.3302. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3637043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nano-waveguides and networks as stretches on segmented organics preformed for sub-wavelength photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Laser Science to Photonic Applications, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2011.JTuI50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de micro-résonateurs organiques par procédés hybrides : Nouvelles perspectives en photonique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a thermodynamic assessment of transition plateaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Failleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (4), pp.357-362. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0026-1394/47/4/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological prospects for the assessment of transition plateaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Failleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (4), pp.349-356. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0026-1394/47/4/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Integrated Optics: Devices, Materials, and Technologies XIV, 7604, pp.7604.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical formulation to shape versatile propagation characteristics of three-layer-tubular waveguides: sub-wavelength and asymptotic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (7), pp.5501. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/12/7/075501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical characterization of sub-micronic waveguide structures on UV210 polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.055501-055507. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/12/5/055501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional silica nano-connections based on fluidic approach for integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Courbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.356 - 358. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.2569 ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Organic 3D microresonators with Microfluidics Coupled to Thin-Film Processes for Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 283 (11), pp.2451-2456. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant coupling into hybrid 3D micro-resonator devices on organic/biomolecular film/glass photonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 283 (1), pp.164-168. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to shape comprehensive analytical approach describing electromagnetic energy distribution through four-slab-layer structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (2), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nano-ridges connections based on a fluidic approach for hybrid integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Courbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nanophotonic III, 7712, pp.7712.1-7. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.849177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow metric policy for dynamic monitoring of fixed-point cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Failleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 238, pp.012012/1-5. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/238/1/012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review : Integrated photonics devices on SU8 organic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (6), pp.612-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an optical ammonia sensor based on polyaniline/epoxy resin (SU-8) composite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (5), pp.1590-6. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2008.09.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Ion Bombardment and Annealing on the Structural and Optical Properties of TiOx Thin Films Deposited in Inductively Coupled TTIP/O-2 Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Makaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (51), pp.S741. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.200931804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated SU-8 photonic gas sensors based on PANI polymer devices: Comparison between metrological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (19), pp.3839-3845. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.OPTCOM.2009.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new evanescent wave ammonia sensor based on polyaniline composite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (2), pp.314-9. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2008.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sensitive layer based on pulsed plasma-polymerized aniline for integrated optical ammonia sensor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 626 (1), pp.44-52. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2008.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin coating and plasma process for 2.5D integrated photonics on multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516 (23), pp.8668-8674. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2008.04.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new practical approach of integrated photonics based on biomimetic molecular selfassembled nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (19), pp.1134 - 1135. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20081672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optics based on plasma processed dielectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Proc. SPIE 7067, Advances in Thin-Film Coatings for Optical Applications V, 7067, pp.6705. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.793690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the optical transmission of polymer planar waveguides by plasma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.275-288. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.200700123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and sensing properties of an integrated optical gas sensor based on a multilayer structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (23), pp.9188-94. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac801320g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcatili's extended approach: comparison to semi-vectorial methods applied to pedestal waveguide design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (5), pp.055310. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/10/5/055310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First developments for photonics integrated on plasma-polymer-HMDSO: Single-mode TE00-TM00 straight waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.657-661. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2007.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Psychrometers as New SU-8 Based Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (1), pp.102 - 106. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2006.887332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8 waveguiding interferometric micro-sensor for gage pressure measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135 (1), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics integrated circuits on plasma-polymer-HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics integrated circuits on plasma-polymer-HDMSO/Single-mode TEOO-TMOO straight waveguides, S-Bends, Y-Junctions and Mach-Zehnder Intererometers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, IECON 2006, pp.4918-4922. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode rib optical waveguides on SOG/SU-8 polymer and integrated Mach-Zehnder for designing thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (3), pp.565-570. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2006.874489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of optical integrated circuits on polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Hierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (5), pp.421-427. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2005.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matrix formulation to shape the concept of effective thermoelectric tensors in superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (2), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Mach-Zehnder interferometer on SU-8 polymer for designing pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.640-643. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2005.1597780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorine plasma treatment on SU-8 polymer for integrated optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 246 (1-3), pp.25-28. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2004.10.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation to shape the concept of bounds in effective dielectric tensors for two directions periodicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.10057-10067. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/38/47/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimental Validation of A SU-8 Based Micro-Psychrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2005.1604492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile SOG/SU-8/fluorinated SU-8 rib optical waveguides as microsystems: single-mode TE00-TM00 straight waveguides, S-bends, Y-junctions, Mach-Zehnder interferometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Hierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Integrated Optics: Theory and Applications, 5956, pp.5956V.1 - 5956V.10. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.614103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single mode optical waveguides on SU-8 polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 230 (1-3), pp.91-94. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2003.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optical Mach-Zehnder on SU-8 polymer for designing thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.868-871. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2004.1426308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PC software for analysis of versatile integrated optical waveguides by polarized Semi-Vectorial Finite Difference Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Toussaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol 114 (1), pp.59-64. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2004.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix formalism to enhance the concept of effective dielectric constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 219 (1-6), pp.15-19. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0030-4018(03)01291-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigations on the effective electro-optic tensors of superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.L19-L22. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/5/5/101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective electro-optic constants of free-standing superlattices of any symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65 (3), pp.033303. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.65.033303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaAs-GaAs polarization converter with electrooptic phase mismatch control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13, pp.830-832. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/68.935818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable filter with electrooptical TE–TM mode conversion in a GaAs/AlAs multiquantum-well waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 185 (4-6), pp.325-329. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0030-4018(00)01023-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable filter with collinear acoustooptical TE-TM mode conversion in GaAs/AlAs multilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (5), pp.820-826. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3.760331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly unbalanced GaAlAs–GaAs integrated Mach–Zehnder interferometer for coherence modulation at 1.3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz-Yagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 167 (1-6), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0030-4018(99)00284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GaAlAs-GaAs integrated coherence modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (1), pp.103-107. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/50.737428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong birefringence at 1.55 µm of single-mode TE00 and TM00 rib optical waveguides composed multi-quantum-well structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (14), pp.1414 - 1416. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19980999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effective electro-optic constants of free standing multi-quantum-well structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 148 (1-3), pp.41-44. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0030-4018(97)00581-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New form of low-cost integrated photonics using 3D printing on polymer materials, potentially bio-based and doped, for non-linear spectral and localized resonance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IETR - Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS - Université de Rennes, Mar 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipyrimidine powder for potential applications in integrated photonics on polymer materials for the creation of a broad spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Camerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Interdisciplinary Annual PhD Conference on Material Science and Innovative Technologies (InterMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Krakow Institute of Technology, Mar 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des ondes pour les télécommunications : quelques principes pour les transmissions de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Année de l'ingénierie 2025-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ingénierie - IETR CNRS/Université de Rennes - Collège Saint Joseph, Jun 2026, Rennes - La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of bipyrimidine by using phase transfer catalyst reaction for non linear optics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Camerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Yıldız Technical University - Faculty Of Arts &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department Of Chemistry, Organic Chemistry, Feb 2026, Istanbul (Turquie), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost integrated photonics and non-linear optics using 3D printing on polymers associated to bipyrimidine for the creation of a broadband spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Camerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonano'26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris - UPCité UFR Chimie, May 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-resonators for dynamic investigation of soft matter: From particle sedimentation to product stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Szymczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques d’URSI (Union Radio-Scientifique Internationnale) – JS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI-France, Jun 2025, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des micro-résonateurs photoniques 2D réalisés en salle blanche au sein de l'IETR pour des applications capteurs à une disruption et fabrication hors salle blanche à coût extrêmement faible de résonateurs optiques 3D réalisés par extrusion de biopolymères et/ou de thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Communications Optiques Spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISPACE - Commission thématique Communications Spatiales, Jun 2025, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a disruption in the manufacture of extremely low-cost micro-resonators using additive technologies and 3D printers outside the cleanroom : Story plus Laboratory visit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Sudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées présentation des activités du département OASiS &amp; Echange National Tsing Hua University Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR-OASiS, Jul 2025, Rennes (Campus de Beaulieu), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la physique et les propriétés mécaniques des matériaux chauffés fluides puis extrudés pour la fabrication de fibres optiques par imprimante 3D _(1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines, UnivRennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS &amp; Maison pour la Science UnivRennes, Feb 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçon dans le cadre du défi scientifique ESOS-Maison pour la Science : Lumière, Expériences de micro-injection et de compression spatiale de lumière (‘taper’ par imprimante 3D), sources de lumière et mesures spectrales - Connexions de LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kiliç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique ESOS et Maison pour la Science - UnivRennes / Collège Les Fontaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes - Maison pour la Science - Collège les Fontaines, Jun 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cordée de la réussite « Pour une Ambition Scolaire Scientifique » de l'Université de Rennes avec le centre Bretagne : témoignage d'une pratique collective réussie, du collège et lycée jusqu'aux établissements du supérieur, institut de recherche et société d'accélération du transfert de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Le-Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simoneau-Le-Sager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne Réussite Information Orientation, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans tous ses états (partie I) : rayons optiques, ondes, leurs propriétés : Expériences de réflexions, Laser et injection/propagation dans les fibres optiques, mesures de puissances optiques transmises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines La Guerche de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Nov 2024, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On micro-resonators used for dynamic monitoring of stability and phase transitions intrinsic to colloids and gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collexism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Trebeurden-Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes en sciences : quelques exemples historiques. Hommage, salles et amphithéâtres du campus Beaulieu portant leurs noms, suivi des formations scientifiques de l'Université de Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Lycée François-René de Chateaubriand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Combourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre de formation en Science sur l'Université de Rennes : Les quatre portails scientifiques dont leurs parcours sélectifs, les prépas intégrées et les écoles, les Bachelors Universitaires de Technologies en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lycée Simone Veil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Simone Veil, Jan 2024, Liffré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans tous ses états (Partie II) : résonance optique, chant et champ/mode de chuchotement, micro-résonateurs et optoélectronique. Expériences de spectrométrie, mesures de spectres optiques, spectroscopie et signature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UnivRennes, Dec 2024, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence : Défi science et société Maison pour la Science [2024-26] : Fabrication additive de fibres optiques à base de matériaux biosourcés réalisation de micro-résonateurs optiques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Troles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lancement défi scientifique, visites et conférences/discussions, accueil des collégien.ne.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison pour la Science - Université de Rennes, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science : Initiation à la Symétrie et aux Groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Immersion Lycen.ne.s - programme BRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne Réussite Information Orientation - SOIE, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du portail Physique-Chimie, Sciences de la Terre et Mécanique, de ses parcours sélectifs défi et L.AS au sein de l'Université de Rennes, sur le campus Beaulieu et parmi les quatre portails scientifiques (non santé) existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Porte Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçon sur l’Optique pour le suivi dynamique de la Matière Molle dans le cadre et l’expérience d'une cordée de la réussite en centre Bretagne : Pour une Ambition Scolaire Scientifique (PASS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Amphi Lycéens - Université de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et développement d'une optoélectronique résonante pour le suivi dynamique en temps réel de substances biochimiques : réalisation de microstructures résonateurs sur organiques et silicium, applications aux mesures de viscosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée printemps nationale du Club MicroCapteurs Chimiques - CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCR CNRS Rennes, Apr 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière peut-elle peser la matière ou l'expérience d'une cordée de la réussite en centre Bretagne : Pour une Ambition Scolaire Scientifique (PASS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Le-Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simoneau-Le-Sager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, La Mézière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated photonic devices for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFP – SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rennes (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université de Rennes / Etablissement Public Expérimental 1ère partie : « Vers un projet d’études en Sciences : Présentation des études scientifiques (non santé) de l'Université de Rennes 1 » 2d partie : Un exemple de Recherche et Développement en « Nanosciences et Systèmes à base de Lumière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Mézière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation and processes from thin filmto complex structures semiconductor/insulator/organic/semiconductor/insulator by PECVD interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ecole Doctoral 3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme et caractérisation d'une photonique intégrée organique par impression 3D : motifs micronique 2.5D de type guides d'ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros Gavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mécatronique de l'ENS de Bruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rennes - Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762509v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordée de la Réussite &amp;quot;PASS&amp;quot; de l'UR1 : L'électromagnétisme résonant par technologies de surface au service de la métrologie fine pour les mesures des vitesses de sédimentation dites de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Le-Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simoneau-Le-Sager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cordée de la Réussite PASS : "Pour une ambition Scolaire Scientifique" (programme étatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lycée Fulgence Bienvenüe, Loudéac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies associating surface resonant light to probe the displacement of interfaces and the sedimentation of fragmented matter: towards blood viscosity measurements by resonant photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP - Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Photoniques Résonantes pour le Diagnostic et le suivi Dynamiques de transitions de phases en physique : Processus de la matière molle en Agroalimentaire, cosmétique et Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2021 (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2021, Dijon, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur la possibilité de détecter un différentiel ou perte de matière (ou masse) par un signal électromagnétique de surface résonant : vers le concept de balance photonique? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Le-Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mesnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cordée de la Réussite PASS : "Pour une ambition Scolaire Scientifique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Fulgence Bienvenüe (programme étatique), May 2021, Loudéac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de la résine UV210 se flashant en UV profond pour les circuits de photonique intégrée / optoélectroniques : processus de nanolithographie, propriétés physiques et structures réalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale sur les procédés de lithographie par nano-impression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-sondes électromagnétiques résonantes pour le diagnostic et le suivi de la dynamique de transition de phase en physique: détection de processus de la matière molle et applications en agroalimentaire et en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les Journées de la Matière Condensée (JMC - 17ème)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de tests et caractérisations de nano-sondes électromagnétiques résonantes pour le diagnostic dynamique en métrologie fine de processus de la matière molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plataformas Micro-Fotonicas Monitoreando Transiciones de Fase en Sistemas Biologicosy Alimentarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro -Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII encuentro Participacion de la Mujer en la Cienca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Guanajuato, México. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement Optoélectronique de Signaux de Résonance : Nano-sondes de Lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Liddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Projets Centrale/SupElec France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Method to Shape Analytical Expressions of Time Dependent Eigenvalue Equations: Slab Waveguides Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes optiques résonantes pour des applications en agroalimentaires, biologie et cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNano (Journées Nanosciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les possibles détections et analyses de transitions de phases par sondes de lumière résonantes de substances actives en biologie, pharmacologie, agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique : Science des aliments et valorisation des bioproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Resonators for Thermodynamics Fatty Acids Changing State Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro -Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures photoniques résonantes pour des applications senseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPR PhDay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the mechanisms of a single water droplet drying by means of photonic resonant structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe - EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993145v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant probe light for various applications in soft matter and processes for biology, cosmetics, galenic pharmacology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Invitation) - International Symposium : 20 years of LPQM-IFR Alembert, ENS - Paris/Orsay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orsay-Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Sensors and NanoPhotonics for Soft-matter Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castro-Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Electronic and Photonics Symposium, MEP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France. pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de nanofils pour explorer les comportements plasmoniques et photoniques à une échelle sub-longueur d'onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Funes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Massuyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast enthalpy-sensing microsystem operating in continuous flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Mhammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria. pp.771, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2130771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645849v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phase lipidique fluide/gel : l'apport des microrésonateurs optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Biologie-Physique du Grand-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de transition de phase de lipides membranaires par l'utilisation de microrésonateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of hybrid 1D nanostructures for sub-wavelength wave-guiding, emission and sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Funes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microresonadores ópticos: dispositivos pequeños con aplicaciones biomédicas enormes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'University of Guanajuato ; Sciences and engineering division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Guanajuato, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de nanostructures unidimensionnelles pour l’émission et le guidage de la lumière à une échelle sub-lambda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Funes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Général de la Société Française de Physique - SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid numerical method associating a conformal transformation of the complex plane with a matrix formulation for the calculation of the eigenvalues andeigenvectors in bended waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe A Cirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.33, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2469-410X.C1.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Ceremony : Hustle new technologies in photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Metal Cluster Compounds: Luminescence and Design of (nano)Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Massuyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Faulques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSPOM-1 Metal atom cluster and polyoxometallates (POM) chemistries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Based Nanowires and Nanotubes: nanosources, wave-guiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite polymère-clusters inorganiques pour la photonique intégrée : guides rubans et nanostructures-1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gouldieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. pp. 195-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-wavelength optical propagation in passive and active 1D-nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Conference and Exhibition on Lasers, Optics &amp; Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes intégrées résonantes de lumière : Micro-résonateurs sur polymères couplés aux technologies et procédés issus de la chimie, des plasmas, de la micro-fluidique et de la biophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cascade of multiple resonators developed on UV210 positive photoresist by DUV lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: from waveguides structures to taper-waveguides coupled to cascade of multistage resonators used as thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LAOP.2014.LM4A.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: waveguides structures towards cascade of multiple micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society EOS Conference TOM 1 - Guided-Wave Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection et propagation photonique sub-longueur d'onde dans des nanotubes polymères SU8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pristine spider silk fibers as waveguiding microstructure in free space and in an integrated photonic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, France. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2013.6800954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique intégrée sur organiques couplée aux technologies et procédés issues des plasmas, de la biophysique et de la microfluidique : du micronique au nanométrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris 2013 /JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical propagation and integration of pristine silkworm fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pezolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers In Optics - FIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for polymer-based nanowires in optoelectronics and nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lorcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massuyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier 2012 : Opportunities for polymer-based nanowires in optoelectronics and nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Rennes, France. pp.2012-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer nanotubes for integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers In Optics - FIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopiles planaires appliquées à la mesure des transferts thermiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Applications aux Dispositifs et Capteurs - MADICA, journées Maghreb-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer nanotubes and nanowires for integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Integrated Optics, ECIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nano-waveguides and networks connections based on a fluidic approach and stretches on segmented organics preformed for sub-wavelength photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies - J3N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensorial mathematic formulation for the generalization of effective dielectric concept in electromagnetism: superlattices of any symmetry with one and two directions of periodicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th PIERS - Progress In Electromagnetics Research Symposium (20-23 mars), (Marrakesh), Maroc (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation monomode dans des nanotubes et nanofils organiques couplés à des microstructures sur puce de potonique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended analytical formulation based on Marcatili's approach coupled to effective index method for pedestal waveguides: convergence with numerical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th PIERS - Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et caractérisation de micro-résonateurs 2D et 3D en micro-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Microonde - JCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU8 photo-resist nanowires and nanotubes for full organic integrated photonics chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Microtechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des caustiques associées aux modes de galerie dans les micro-résonateurs sphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nano-waveguides and networks as stretches on segmented organics preformed for sub-wavelength photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-fluidique et photo-lithographie : réalisation de micro-résonateurs 2D et 3D organiques en photonique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First developments of sub-micronic waveguide structures on UV210 polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIO 2010 15th European Conference on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First development of submicronic waveguide structures on UV210 polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 15th European Conference on Integrated Optics - ECIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cambridge, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-optical devices on organic materials : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Polymer Processing and Characterization - ICPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Kottayam, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects for the realization of 2D and 3D organic micro-optical-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phobia Annual Nanophotonics International Conference - PANIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de nanostructures organiques par AFM pour la photonique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Microscopie Champ Proche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-photonics devices on organics and silica materials obtained with various thin layer processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Optical, Optoelectronic and Photonic Materials and Applications - ICOOPMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects for nano-connections in photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Molecular Nonlinear Optics - Information Technology and Life Sciences - AMARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la réalisation de micro-résonateurs organiques en photonique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Club Optique et Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated photonics on SU8 material: a targeted review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Meta-Engineering (ICEME 2010) : Optical Engineering and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de micro-résonateurs 3D organiques par procédés micro-fluidiques et couches minces pour des applications en photonique intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications - CMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes biomimétiques : synthèse, caractérisation et incroporation en photonique intégrée sur organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Biologie-Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Baden-Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanosystem Engineering and Biophotonics (NEBO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New practical approach of integrated photonic based on biomimetic peptidic/silica self-assembled nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.7218, 721804- 1/721804-8, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.805500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un échafaudage de peptides pour fabriquer des nanotubes de silice : Une organisation très hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Savoir 2009 : La chimie dans le nanomonde: conception, fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical formulation to shape versatile propagation characteristics of 3-layerstubular waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Waveguide Theory and Numerical Modelling - OWTNM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Jena, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue d'ensemble : Guides d'ondes en polymères, interféromètres de Mach-Zehnder et micro-résonateurs pour des applications en télécommunications optiques et en métrologie par capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Scientifiques Sétif/Rennes/Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers développements d'une photonique intégrée à base de nanostructures tubulaires biomimétiques obtenues par auto-assemblage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Invité à la Journée du 10 ans du Laboratoire de Photonique Quantique et Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium dioxide thin films synthesized by plasma enhanced chemical vapour deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering: Applications of plasma and ion beam techniques in surface engineering and their fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes biomimétiques : synthèse, caractérisation et incorporation en photonique intégrée sur organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences Nord-Ouest (J2NO-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de longs bundles de nanotubes de silice par biominéralisation d'un échafaudage biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par procédé plasma basse température et caractérisation de matériaux diélectriques pour l'optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de type Marcatili modifiée pour les simulations de structures guidantes sur piédestal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.226-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de micro-résonateurs 2.5D sur organiques par combinaison de processus couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of evanescent coupling and propagation from organic micro-disks to fibers of molecular self-assembled nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Émergentes en Micro-nanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides d'ondes pour l'optique intégrée par plasma PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Makaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano Micro et Optoélectronique (JNMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes et capteurs opto-thermo-mécaniques sur matériaux polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International Telecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'un micro-psychromètre destiné aux mesures dans les domaines du contrôle et de l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque CIFQ Franco-québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of TiO2 thin films deposited by plasma enhanced chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du couplage d'une optique intégrée sur organiques vers une photonique sub-micronique à base de nanomatériaux moléculaires biomimétiques auto-assemblés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Micro-optique, Plasmonique et applications biologiques - IEMN de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique intégrée sur polymère plasma organo-siliciés (SiOxCyHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rennes France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the surface fluorination of SU-8 polymer film through RF plasma treatment and its application to passive optical waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Fluorocarbon Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides monomodes sur polymères plasmas organosiliciés (SiOxCyHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée, JNOG </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Metz France. pp.291-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of optical constants of organosiicon plasma thin films by parameterization of density of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Franta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zajíčková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop Ellipsometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics simulation tool for field theory of guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium Simulation Tools for Research and Education in Optical Networks STREON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur matériaux polymères pour le développement de dispositifs dédiés aux mesures de pression et aux mesures de flux thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG, Journées Nationales de l’Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chambéry France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to designing fast psychrometers as SU-8 based micro-systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st International Instrumentation Symposium, Instrument Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Knoxville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d’un micro-psychromètre thermoélectrique basé sur une structure polymère SU-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides monomodes sur polymères SOG/SU-8, mesures des pertes optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Hierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée, JNOG </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.170-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PC software for analysis of versatile integrated optical waveguides by finite difference method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Toussaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Meeting on Applied Physics, APHYS-2003-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Badadjoz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rib waveguides composed SU-8 photoresist : optical losses measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Meeting on Applied Physics, APHYS-2003-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Badadjoz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rugged infrared sensors for use in safety-related industrial environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Ebongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 6th International Workshop on thermal investigations of Ics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general expression of the effective electro-optic constants of free standing superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th III-V Semiconductor Device Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a tunable filter electrooptical TE-TM mode conversion in GaAs/AlAs multiquantum-well waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th III-V Semiconductor Device Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V Semiconductor Integrated (De)Modulators/Multiplexers for coherence multiplexed sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz-Yagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on solid-state sensors and actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Sendaï, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulateur de cohérence intégré en GaAlAs sur GaAs au réseau de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées Nationales de Microélectronique et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Egat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a tunable filter with collinear acoustooptical TE-TM mode conversion in GaAs/AlAs multilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th III-V Semiconductor Device Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau modulateur de cohérence intégré en AlGaAs/GaAs : Interféromètre de Mach-Zehnder fortement déséquilibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée, JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Marly-le-Roy, France. pp.87-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte biréfringence de forme dans guides monomodes de type ruban sur super-réseaux GaAs/AlAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée, JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, St Etienne, France. pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulateur de cohérence intégré en AlGaAs/GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée, JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, St Etienne, France. pp.196-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au Concours &amp;quot;C Génial&amp;quot; : Fabrication de fibres optiques sur matériaux biosourcés (par le collège des Fontaines de La Guerche de Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Concours "C Génial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite the Heisenberg’s uncertainty principle, why does it seem possible to calculate eigenvalues and eigenmodes with high precision in electromagnetism or integrated photonics confined in highly symmetrical guiding nanostructures with no cut-off frequency or thickness ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sciences et technologies quantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of quantum formalism, including matrices approach plus bra/ket projections, to teach coupled tensorial physics representing anisotropy and design associated components : piezo-, acousto/elasto-, pyro/thermo-, magneto-, electro-optical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sciences et technologies quantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un code pour le traitement des signaux issus d'un spectromètre optique : mesures et caractérisations de résonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Niyigaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Masters ISTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoPhotonics for Sensors Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral School 3M (Matters, Molecules and Materials) Day : "Molecules and Materials for everyday use"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid numerical calculation method for bend waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Projets Master Photonique et Programmation Matlab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV210 optical microresonators on pedestal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Journée de l’Ecole Doctorale SDLM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides d'onde rubans en Polydimethylsiloxane (PDMS) a large gamme spectrale pour des applications en photonique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gouldieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.198-200, 2015, JNOG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'injection optique directe dans des nanostructures 1D polymères: Imagerie et propagation sub-longueur d'onde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux dirigés de physique mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUPGE 1A ESIR, pp.18, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Determining a Sedimentation or Creaming Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : U.S. Application Number: US20200363307A1 &amp; US011927518B2. 2024, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a sedimentation or creaming rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: International n° PCT/EP2019/051103. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAST_Logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Liddell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: Déclaration Logiciel, IDDN FR 001420019000SP201900030640. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détermination d'une vitesse de sédimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 18/00110. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a heat flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Failleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2011/061371, n°13/808.676 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs pour les mesures de flux thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Failleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: n° d’enregistrement FR 10554463. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcalorimètre de mélange pour la mesure des réactions chimiques et biochimiques en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : n° d’enregistrement brevet PCT /EP2006/011701. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESonateurs Optiques en FIbres imPrimées 3D : Topologie adaptable en nœuds et boucles thermoplastiques (RESOFIP 3DT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déclaration d'Invention SATT Ouest Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOndes Surfaciques de LUmière Résonantes pour les mesures différentielles de VIScosités (SOS LURVIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déclaration d'Invention SATT Ouest Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique : Sondes de lumières résonantes intégrées sur puce pour la détection d'espèces biologiques et le diagnostic dynamique en bio-métrologie des processus de la matière molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://spm.univ-rennes1.fr/biophotonique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique intégrée sur organiques à base de micro-résonateurs... ou comment générer une lumière en circulation résonante sur puce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondes ou vagues résonantes ou « whispering gallery modes » : vers l’intégration de sources de lumière résonantes sur puce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microresonators developped on UV210 photoresist: global fabrication, optical characterization and thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation mathématique tensorielle pour la généralisation du concept de propriétés tensorielles effectives en Physique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-nanophotonique sur matériaux organiques : vers les micro-résonateurs optiques intégrés et les applications capteurs en métrologie fine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique Intégrée et Nano-matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated photonics - Part II : Optical components for telecommunications and sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated photonics - Part I : Versatile waveguide structures towards innovative crystal photonics devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Group III-Nitride (GaN, AlGaN, InGaN) and modelization via the virtual interface model of the in situ general incidence reflectance in multilayers during MOCVD process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ‘NTT Basic Research Laboratories’, Vapor Phase Epitaxy Research group. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des biréfringences induites dans les structures de type super-réseaux, étude des propriétés des multicouches AlGaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Franche-comté (UFC); LOPMD - FEMTO ST. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération du second harmonique en optique intégrée sur LiNbO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LOPMD FEMTO-ST; Université Franche-Comté. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de filtres spectraux accordables en optique intégrée sur semi-conducteurs III-V : Guides biréfringents dans les multicouches GaAs/AlAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Franche-Comté Besançon; LOPMD - FEMTO ST, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03251263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité d'Enseignement LABORATOIRE 2 ou 7 Travaux Pratiques &amp;quot;Ondes / Particules / Gaz&amp;quot; de physique atomique, spectroscopique, quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. LABORATOIRE 2 ou 7 Travaux Pratiques "Ondes / Particules / Gaz" de physique atomique, spectroscopique, quantique, Université de Rennes, France. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation aux structures et à la symétrie : groupes, tables, matrices et espaces vectoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Structures mathématiques (Licence 1), Université de Rennes, France. 2024, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours Master 2 et Ecoles : Hybrid Integrated Photonics and Nanophotonics Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2024, pp.1-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291856v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signals and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Traitements des signaux et Systèmes, Rennes (Campus de Beaulieu), France. 2024, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Mécanique ESIR (Cycle Prépa CUPGE 1A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. ESIR cupge Univ Rennes 1, France. 2022, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre, Un pas vers le supérieur : Eléments de calcul différentiel et Equations différentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Partie du cours : "Mathématiques pour Physiciens et Méthodologie" : 1ère année de supérieure, Université de Rennes 1 - Campus Beaulieu, France. 2021, pp.1-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01249416v10</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre : Les Tenseurs en Physique &amp;quot;Vers une représentation effective des propriétés physiques anisotropes par une méthode analytique matricielle de discrétisation des inclusions englobant les propriétés tensorielles physico-géométriques et les conditions de continuité des effets physique étudiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2021, pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01259672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-requis minimal du vectoriel au lycée pour préparer le début du supérieur : quelques notions sur le vectoriel et ses notations, ses calculs, sa géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2020, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId604"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.677083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Bêche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'Université de RennesInstitut d'Electronique et des Technologies du numéRiquesIETR CNRS 6164--https://www.ietr.fr/bruno-beche--</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-beche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9722-9060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120681137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruno Bêche est professeur de Physique à l'Université de Rennes (Faculté des Sciences, ESIR) et à CentraleSupelec ; chercheur à l'IETR du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il est membre honoraire de l’Institut Universitaire de France - IUF Paris. Ses activités en enseignements ont eu lieu au sein de plusieurs Universités (Besançon, Le Mans, Angers, Nantes et Rennes), ainsi qu’en écoles d'ingénieurs en France (ENSIM, Polytech'Nantes, INSA, puis ESIR et Centrale/Sup-Elec sur Rennes), dans diverses disciplines relevant de la physique fondamentale, physique appliquée et ingénierie, physique des matériaux, puis photonique à tous les niveaux à savoir les cinq années du supérieur. Ses travaux en recherche ont commencé tout d’abord sur le développement de composants photoniques à base de niobate de lithium en tant que dispositifs optiques non linéaires pour la génération du second harmonique ; il a travaillé ensuite au développement de structures nanométriques de semi-conducteurs III-V (multicouches épitaxiées par jet moléculaire) pour la réalisation de composants de télécommunications dédiés au (dé)-multiplexage en longueur d'onde puis à la réalisation de lasers intégrés (FEMTO-ST et LAAS CNRS en France et NTT Corporation au Japon). </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'Université de Rennes (IETR CNRS 6164 en collaboration </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPR CNRS 6251, ISCR CNRS 6226, STLO-INRAe et IRMAR 6625</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> il a commencé un nouveau champ de recherche, et travaille depuis quelques années dans le développement de micro-résonateurs basés sur des technologies hybrides qui peuvent combiner l'utilisation de polymères et les traitements plasma, la matière molle avec des concepts issus de la fluidique et des gouttes. Ses travaux de recherche couvrent à la fois la description théorique des aspects physiques de ces dispositifs photoniques (en électromagnétisme) ainsi que les technologies, la caractérisation et leurs applications en tant que capteurs intégrés en métrologie fine. Les applications ont porté sur les mesures de processus en matière molle comme les mesures de vitesse de sédimentation, de crémage, de floculation, les mesures de transitions de phases en biologie et produits agroalimentaires. Corroboré par des mesures de potentiel Zéta sur ces même colloïdes et substances, cet ensemble de résultats ouvre la voie de la réalisation d'un appareil &amp;quot;stabilomètre optoélectronique résonant&amp;quot; complet avec son IHM et traitement des signaux en temps réel...</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles:</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Optique Pierre Michel Duffieux - LOPMD CNRS 6603 devenu Institut FEMTO-ST CNRS 6174</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dpt d’Optique, Besançon, France (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collaboration LAAS CNRS, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Enseignement : Université de Besançon.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche et Développement : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nippon Telegraph and Telephon Corporation (NTT Group), Basics Research Laboratories - Advanced Applied Physical Science Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo, Japan.1999-2004 : Recherche : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Acoustique de l'Université du Maine - LAUM CNRS 6613</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dpt Acoustique et Thermique, Maine, France (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collaboration LPQM CNRS devenu LuMIn, ENS Paris Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Enseignement : ENSIM, Universités du Maine et d’Angers.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Matériaux de Nantes- IMN CNRS 6502</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dpt Physique des Plasma et Matériaux, Nantes, France (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collaboration LAUM CNRS 6613, Le Mans et LPQM CNRS 8537, ENS Cachan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Enseignement : Université de Nantes et Polytech’Nantes.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALMS CNRS 6627 devenu Institut de Physique de Rennes - IPR CNRS 6251</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Dpts Photonique, puis Matière Molle, Rennes, France ; 2018 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutualisation transverse avec IETR CNRS 6164</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dpt Microélectronique et Microcapteurs, Rennes, France. Enseignement : Université de Rennes et Centrale/SupElec Rennes + Création du consortium transverse (au sein de IETR-IPR-IRMAR-ISCR du CNRS en collaboration Centrale/Supélect Rennes).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recherche : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'Electronique et des Technologies du numéRiques - IETR CNRS 6164</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dpt Microélectronique et Microcapteurs devenu OASIS ’Organic and Silicon Inovative Systems’, Rennes, France (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">collaborations IPR CNRS 6251, ISCR CNRS 6226, IRMAR CNRS 6625 et STLO INRA AgroCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Enseignement : Université de Rennes, ESIR et Centrale/SupElec. Responsabilité de projet Maturation (2020-2022) «SOLUTION-3M» ou SOndes éLectromagnétiqUes résonanTes Intégrées pour le diagnOstic dyNamique en Métrologie fine de processus de la Matière Molle. Suite au Lauréat et Prix de la Fondation d’Entreprise Grand Ouest - ‘Territoire Recherche’, responsabilité du projet (2022-2024) «SOS MAGIC2» (SOndes Surfaciques électroMAGnétiques résonantes pour les mesures de taux de sédImentations/Crémage puis de visCosités de substances molles). Applications en agroalimentaire, cosmétique,  pharmacologie, énergie …. responsabilité de la plateforme/projet  « METRO2» (MEtrologie : Tests et caRactérisations des nanostructures OptoélectrOniques & photoniques”) qui appartient au CPER (2022-2027) CyMoCoD de l’IETR.**--</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated resonant structure for colloidal dispersion stability: Development of a resonant optical zetameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Szymczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Scholkopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100 (32), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2025030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature PECVD processes for the fabrication of integrated symmetrical resonant UV210 Organic/Semiconductor structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (109173), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.109173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring colloidal stability and migration dynamics through integrated photonic into aqueous black carbon dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Szymczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Scholkopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sensors + Imaging : Remote Sensing for Agriculture, Ecosystems, and Hydrology, 13191, pp.319112.1-9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3030910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inovative optical viscometer using a resonant surface signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Optical Metrology, 12622-47, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2672418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of nanoparticle cloud migration by a resonant photonic surface signal towards sedimentation velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100430.1-13. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rio.2023.100430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping and characterization of an integrated optic on polymer by simple 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros Gavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Optical Metrology, 12622-65, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2672419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamic monitoring of the variations in blood viscosity by resonant optical signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Labouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Optical Sensing and Detection, 12139, pp.121390A.1-121390A.8. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2617996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated symmetrical organic/semiconductor structures produced by hybrid processes: photonic micro-resonators cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sevestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Organic Electronics and Photonics: Fundamentals and Devices, 12149, pp.1214907.1-1214907.7. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2617999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of giant waveguide tapers with funnel geometry: multi-mode Interference regime to single mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Integrated Optics: Design, Devices, Systems and Applications VI, SPIE 11775 (1177514), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2588841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the loss of mass or the volume recessed into a waveguide by resonant signal principle: Nano-inscribed slots in DUV210 micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Doliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.158-169. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/IJPS2021.4966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of a statistical lack of volume matter by resonance principle: experiential approach and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Doliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Integrated Optics: Design, Devices, Systems and Applications VI,, SPIE 11775 (1177513), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2588840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Stokes velocitie and sedimentation rate by a photonic resonant surface signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Optical Sensors, SPIE 11772 (117720L), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2588839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About monitoring the dynamics of phase transition in food and biology by microphotonics: detecting soft-matter process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Integrated Photonics Platforms: Fundamental Research, Manufacturing and Applications, V11364, pp.113641T.1-8. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2564645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the evaporation of a sessile water droplet by means of integrated photonic resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Liddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (12), pp.125107.1-10. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab651d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphotonics for monitoring the supramolecular thermoresponsive behavior of fatty acid surfactant solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Castro-Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 468, pp.125773. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2020.125773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthalpy-Sensing Microsystem Effective inContinuous Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Mhammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (3), pp.566-576. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19030566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal derivation operator applied on the historic and school case of slab waveguides families eigenvalue equations: another method for computation of variational expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Doliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (1), pp.10501.1-10501-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019190092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic micro-resonators for steam evaporation dynamic sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (1), pp.10502.1-10502.7. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2018180170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About detecting steam condensation by means of polymer racetrack micro-resonators: highlighting the dynamics of such a soft-matter process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SPIE Photonics : Optical Micro- and Nanometrology, V10678, pp.10678.11-1/6. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2311486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial-based tail methods for Monte Carlo simulations of cylindrical interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Malfreyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148 (9), pp.094702. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphingolipid Gel/Fluid Phase Transition Measurement by Integrated Resonance Probe Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 225, pp.41 - 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid composed method associating conformal transformation with matrix formulation for computing eigenvalues and eigenvectors in bended optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro -Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.536-540. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 263, pp.707-717. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and fabrication of silicon nitride microring resonator by DUV lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe A Cirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A von Zuben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBMicro.2016.7731346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient active waveguiding properties of Mo6 nano-cluster-doped polymer nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (25), pp.255201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosources and waveguiding in polymer-based nanowires and nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Proc. SPIE 9884, Nanophotonics VI, SPIE 9884, pp.9884-28. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2224440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile design of red-emitting waveguides using hybrid nanocomposites made of inorganic clusters dispersed in SU8 photoresist host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lagneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.196-202. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2015.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Heisenberg's uncertainty principle and the determination of effective optical indices in integrated photonics at high sub-wavelength regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127 (7), pp.3643-3645. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2015.12.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226484v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laterally coupled UV210 polymer racetrack micro-resonator for thermal tunability and glucose sensing capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castro-Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Device Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3), pp.80-87. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550308.2015.1133100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical characterization of pedestal micro-structures on DUV210 polymer: waveguides structures towards micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.10501.1-10501-6. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2015150207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of UV210 polymer for integrated optics applications: comparison of ridge and photoinscripted strip waveguide performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gouldieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.125803. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/17/12/125803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferable Integrated Optical SU8 Devices: From Micronic Waveguides to 1D-Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françis Gouttefangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Micromachines 2015, 6 (5), pp.544-553. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi6050544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of efficient coupling and optical resonances by using taper-waveguides coupled to cascade of UV210 polymer micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.125006. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/24/12/125006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct injection in organic SU8 nanowires and nanotubes for waveguiding properties investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proc. SPIE 9126, Nanophotonics V, pp.6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2052517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Analytical Approach for Assessing Harmonic Distortion in Current-Driven Electrodynamic Loudspeakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Erza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Audio Eng. Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17743/jaes.2014.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection and waveguiding properties in SU8 nanotubes for sub-wavelength regime propagation and nanophotonics integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (10), pp.5309 - 5314. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3nr06716e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFM Analysis on Polymer Optical Micro-Resonators: Investigation on Quality Factor Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2013.34044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible beam-waist technique for whispering gallery modes excitation in polymeric 3D micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 124, pp.2085-2088. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.IJLEO.2012.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native spider silk as a biological optical fiber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (12), pp.123702. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4798552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Fabrication to Characterization of 3D Organic Micro-Resonators: a Complementary Alliance of Microfluidics and Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.767836. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/767836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straight and Curved Silica Nano-Ridges Connections Based on Fluidic Approach for Hybrid Integrated Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1-4), pp.319-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on 2D disks and stadiums micro-resonators structures based on UV210 polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8428, pp.8428-71. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of fabrication and resonant optical coupling in various 2D micro-resonator structures in a UV210 polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, 085016 (8pp). </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/22/8/085016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigations on optical caustics of spherical microresonators: Analytical expressions of caustics and their asymptotic behaviors, computational simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 285 (9), pp.2247-2254. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.OPTCOM.2011.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-photonics devices on organics and silica materials obtained with various thin layer processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (9), pp.2923-2926. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/PSSC.201084033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light propagation in single mode polymer nanotubes integrated on photonic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (11), pp.3302. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3637043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nano-networks as stretches on segmented SU8 rods for sub-wavelength photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.11-14. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2011.11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nano-waveguides and networks as stretches on segmented organics preformed for sub-wavelength photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Laser Science to Photonic Applications, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2011.JTuI50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de micro-résonateurs organiques par procédés hybrides : Nouvelles perspectives en photonique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a thermodynamic assessment of transition plateaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Failleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (4), pp.357-362. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0026-1394/47/4/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Integrated Optics: Devices, Materials, and Technologies XIV, 7604, pp.7604.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical formulation to shape versatile propagation characteristics of three-layer-tubular waveguides: sub-wavelength and asymptotic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (7), pp.5501. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/12/7/075501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional silica nano-connections based on fluidic approach for integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Courbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.356 - 358. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.2569 ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical characterization of sub-micronic waveguide structures on UV210 polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.055501-055507. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/12/5/055501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological prospects for the assessment of transition plateaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Failleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (4), pp.349-356. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0026-1394/47/4/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Organic 3D microresonators with Microfluidics Coupled to Thin-Film Processes for Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 283 (11), pp.2451-2456. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant coupling into hybrid 3D micro-resonator devices on organic/biomolecular film/glass photonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 283 (1), pp.164-168. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to shape comprehensive analytical approach describing electromagnetic energy distribution through four-slab-layer structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (2), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nano-ridges connections based on a fluidic approach for hybrid integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Courbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nanophotonic III, 7712, pp.7712.1-7. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.849177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow metric policy for dynamic monitoring of fixed-point cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Failleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 238, pp.012012/1-5. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/238/1/012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review : Integrated photonics devices on SU8 organic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (6), pp.612-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Ion Bombardment and Annealing on the Structural and Optical Properties of TiOx Thin Films Deposited in Inductively Coupled TTIP/O-2 Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Makaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (51), pp.S741. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.200931804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an optical ammonia sensor based on polyaniline/epoxy resin (SU-8) composite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (5), pp.1590-6. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2008.09.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated SU-8 photonic gas sensors based on PANI polymer devices: Comparison between metrological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (19), pp.3839-3845. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.OPTCOM.2009.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new evanescent wave ammonia sensor based on polyaniline composite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (2), pp.314-9. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2008.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sensitive layer based on pulsed plasma-polymerized aniline for integrated optical ammonia sensor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 626 (1), pp.44-52. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2008.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin coating and plasma process for 2.5D integrated photonics on multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516 (23), pp.8668-8674. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2008.04.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new practical approach of integrated photonics based on biomimetic molecular selfassembled nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (19), pp.1134 - 1135. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20081672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optics based on plasma processed dielectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Proc. SPIE 7067, Advances in Thin-Film Coatings for Optical Applications V, 7067, pp.6705. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.793690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the optical transmission of polymer planar waveguides by plasma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.275-288. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.200700123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and sensing properties of an integrated optical gas sensor based on a multilayer structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (23), pp.9188-94. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac801320g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcatili's extended approach: comparison to semi-vectorial methods applied to pedestal waveguide design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (5), pp.055310. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/10/5/055310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Psychrometers as New SU-8 Based Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (1), pp.102 - 106. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2006.887332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First developments for photonics integrated on plasma-polymer-HMDSO: Single-mode TE00-TM00 straight waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.657-661. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2007.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics integrated circuits on plasma-polymer-HMDSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8 waveguiding interferometric micro-sensor for gage pressure measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135 (1), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics integrated circuits on plasma-polymer-HDMSO/Single-mode TEOO-TMOO straight waveguides, S-Bends, Y-Junctions and Mach-Zehnder Intererometers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, IECON 2006, pp.4918-4922. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode rib optical waveguides on SOG/SU-8 polymer and integrated Mach-Zehnder for designing thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (3), pp.565-570. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2006.874489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of optical integrated circuits on polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Hierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (5), pp.421-427. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2005.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matrix formulation to shape the concept of effective thermoelectric tensors in superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (2), pp.209-214. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Mach-Zehnder interferometer on SU-8 polymer for designing pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.640-643. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2005.1597780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation to shape the concept of bounds in effective dielectric tensors for two directions periodicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.10057-10067. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/38/47/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimental Validation of A SU-8 Based Micro-Psychrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2005.1604492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorine plasma treatment on SU-8 polymer for integrated optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 246 (1-3), pp.25-28. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2004.10.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile SOG/SU-8/fluorinated SU-8 rib optical waveguides as microsystems: single-mode TE00-TM00 straight waveguides, S-bends, Y-junctions, Mach-Zehnder interferometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Hierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Integrated Optics: Theory and Applications, 5956, pp.5956V.1 - 5956V.10. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.614103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single mode optical waveguides on SU-8 polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 230 (1-3), pp.91-94. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2003.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated optical Mach-Zehnder on SU-8 polymer for designing thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.868-871. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2004.1426308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PC software for analysis of versatile integrated optical waveguides by polarized Semi-Vectorial Finite Difference Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Toussaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol 114 (1), pp.59-64. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2004.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix formalism to enhance the concept of effective dielectric constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 219 (1-6), pp.15-19. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0030-4018(03)01291-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigations on the effective electro-optic tensors of superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.L19-L22. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/5/5/101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective electro-optic constants of free-standing superlattices of any symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65 (3), pp.033303. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.65.033303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlGaAs-GaAs polarization converter with electrooptic phase mismatch control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13, pp.830-832. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/68.935818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable filter with electrooptical TE–TM mode conversion in a GaAs/AlAs multiquantum-well waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 185 (4-6), pp.325-329. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0030-4018(00)01023-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable filter with collinear acoustooptical TE-TM mode conversion in GaAs/AlAs multilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (5), pp.820-826. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3.760331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly unbalanced GaAlAs–GaAs integrated Mach–Zehnder interferometer for coherence modulation at 1.3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz-Yagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 167 (1-6), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0030-4018(99)00284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GaAlAs-GaAs integrated coherence modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (1), pp.103-107. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/50.737428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong birefringence at 1.55 µm of single-mode TE00 and TM00 rib optical waveguides composed multi-quantum-well structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (14), pp.1414 - 1416. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19980999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effective electro-optic constants of free standing multi-quantum-well structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 148 (1-3), pp.41-44. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0030-4018(97)00581-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipyrimidine powder for potential applications in integrated photonics on polymer materials for the creation of a broad spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Camerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Interdisciplinary Annual PhD Conference on Material Science and Innovative Technologies (InterMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Krakow Institute of Technology, Mar 2026, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New form of low-cost integrated photonics using 3D printing on polymer materials, potentially bio-based and doped, for non-linear spectral and localized resonance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IETR - Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS - Université de Rennes, Mar 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des ondes pour les télécommunications : quelques principes pour les transmissions de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Année de l'ingénierie 2025-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Ingénierie - IETR CNRS/Université de Rennes - Collège Saint Joseph, Jun 2026, Rennes - La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of bipyrimidine by using phase transfer catalyst reaction for non linear optics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Camerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Yıldız Technical University - Faculty Of Arts &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department Of Chemistry, Organic Chemistry, Feb 2026, Istanbul (Turquie), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost integrated photonics and non-linear optics using 3D printing on polymers associated to bipyrimidine for the creation of a broadband spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Camerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonano'26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris - UPCité UFR Chimie, May 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-resonators for dynamic investigation of soft matter: From particle sedimentation to product stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Szymczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques d’URSI (Union Radio-Scientifique Internationnale) – JS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI-France, Jun 2025, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des micro-résonateurs photoniques 2D réalisés en salle blanche au sein de l'IETR pour des applications capteurs à une disruption et fabrication hors salle blanche à coût extrêmement faible de résonateurs optiques 3D réalisés par extrusion de biopolymères et/ou de thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Communications Optiques Spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISPACE - Commission thématique Communications Spatiales, Jun 2025, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a disruption in the manufacture of extremely low-cost micro-resonators using additive technologies and 3D printers outside the cleanroom : Story plus Laboratory visit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Sudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées présentation des activités du département OASiS &amp; Echange National Tsing Hua University Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR-OASiS, Jul 2025, Rennes (Campus de Beaulieu), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la physique et les propriétés mécaniques des matériaux chauffés fluides puis extrudés pour la fabrication de fibres optiques par imprimante 3D _(1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines, UnivRennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS &amp; Maison pour la Science UnivRennes, Feb 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçon dans le cadre du défi scientifique ESOS-Maison pour la Science : Lumière, Expériences de micro-injection et de compression spatiale de lumière (‘taper’ par imprimante 3D), sources de lumière et mesures spectrales - Connexions de LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kiliç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique ESOS et Maison pour la Science - UnivRennes / Collège Les Fontaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes - Maison pour la Science - Collège les Fontaines, Jun 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cordée de la réussite « Pour une Ambition Scolaire Scientifique » de l'Université de Rennes avec le centre Bretagne : témoignage d'une pratique collective réussie, du collège et lycée jusqu'aux établissements du supérieur, institut de recherche et société d'accélération du transfert de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Le-Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simoneau-Le-Sager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne Réussite Information Orientation, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On micro-resonators used for dynamic monitoring of stability and phase transitions intrinsic to colloids and gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collexism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Trebeurden-Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans tous ses états (partie I) : rayons optiques, ondes, leurs propriétés : Expériences de réflexions, Laser et injection/propagation dans les fibres optiques, mesures de puissances optiques transmises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines La Guerche de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Nov 2024, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes en sciences : quelques exemples historiques. Hommage, salles et amphithéâtres du campus Beaulieu portant leurs noms, suivi des formations scientifiques de l'Université de Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Lycée François-René de Chateaubriand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Combourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre de formation en Science sur l'Université de Rennes : Les quatre portails scientifiques dont leurs parcours sélectifs, les prépas intégrées et les écoles, les Bachelors Universitaires de Technologies en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lycée Simone Veil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Simone Veil, Jan 2024, Liffré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans tous ses états (Partie II) : résonance optique, chant et champ/mode de chuchotement, micro-résonateurs et optoélectronique. Expériences de spectrométrie, mesures de spectres optiques, spectroscopie et signature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UnivRennes, Dec 2024, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence : Défi science et société Maison pour la Science [2024-26] : Fabrication additive de fibres optiques à base de matériaux biosourcés réalisation de micro-résonateurs optiques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Troles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lancement défi scientifique, visites et conférences/discussions, accueil des collégien.ne.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison pour la Science - Université de Rennes, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science : Initiation à la Symétrie et aux Groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Immersion Lycen.ne.s - programme BRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne Réussite Information Orientation - SOIE, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du portail Physique-Chimie, Sciences de la Terre et Mécanique, de ses parcours sélectifs défi et L.AS au sein de l'Université de Rennes, sur le campus Beaulieu et parmi les quatre portails scientifiques (non santé) existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Porte Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et développement d'une optoélectronique résonante pour le suivi dynamique en temps réel de substances biochimiques : réalisation de microstructures résonateurs sur organiques et silicium, applications aux mesures de viscosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée printemps nationale du Club MicroCapteurs Chimiques - CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCR CNRS Rennes, Apr 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière peut-elle peser la matière ou l'expérience d'une cordée de la réussite en centre Bretagne : Pour une Ambition Scolaire Scientifique (PASS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Le-Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simoneau-Le-Sager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, La Mézière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçon sur l’Optique pour le suivi dynamique de la Matière Molle dans le cadre et l’expérience d'une cordée de la réussite en centre Bretagne : Pour une Ambition Scolaire Scientifique (PASS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Amphi Lycéens - Université de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated photonic devices for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SFP – SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rennes (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme et caractérisation d'une photonique intégrée organique par impression 3D : motifs micronique 2.5D de type guides d'ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros Gavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mécatronique de l'ENS de Bruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rennes - Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762509v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université de Rennes / Etablissement Public Expérimental 1ère partie : « Vers un projet d’études en Sciences : Présentation des études scientifiques (non santé) de l'Université de Rennes 1 » 2d partie : Un exemple de Recherche et Développement en « Nanosciences et Systèmes à base de Lumière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Mézière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation and processes from thin filmto complex structures semiconductor/insulator/organic/semiconductor/insulator by PECVD interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ecole Doctoral 3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordée de la Réussite &amp;quot;PASS&amp;quot; de l'UR1 : L'électromagnétisme résonant par technologies de surface au service de la métrologie fine pour les mesures des vitesses de sédimentation dites de Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mesnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Le-Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Simoneau-Le-Sager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cordée de la Réussite PASS : "Pour une ambition Scolaire Scientifique" (programme étatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lycée Fulgence Bienvenüe, Loudéac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies associating surface resonant light to probe the displacement of interfaces and the sedimentation of fragmented matter: towards blood viscosity measurements by resonant photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP - Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur la possibilité de détecter un différentiel ou perte de matière (ou masse) par un signal électromagnétique de surface résonant : vers le concept de balance photonique? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Le-Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mesnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cordée de la Réussite PASS : "Pour une ambition Scolaire Scientifique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Fulgence Bienvenüe (programme étatique), May 2021, Loudéac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Photoniques Résonantes pour le Diagnostic et le suivi Dynamiques de transitions de phases en physique : Processus de la matière molle en Agroalimentaire, cosmétique et Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2021 (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2021, Dijon, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de la résine UV210 se flashant en UV profond pour les circuits de photonique intégrée / optoélectroniques : processus de nanolithographie, propriétés physiques et structures réalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale sur les procédés de lithographie par nano-impression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-sondes électromagnétiques résonantes pour le diagnostic et le suivi de la dynamique de transition de phase en physique: détection de processus de la matière molle et applications en agroalimentaire et en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les Journées de la Matière Condensée (JMC - 17ème)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de tests et caractérisations de nano-sondes électromagnétiques résonantes pour le diagnostic dynamique en métrologie fine de processus de la matière molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plataformas Micro-Fotonicas Monitoreando Transiciones de Fase en Sistemas Biologicosy Alimentarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro -Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII encuentro Participacion de la Mujer en la Cienca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Guanajuato, México. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement Optoélectronique de Signaux de Résonance : Nano-sondes de Lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Liddell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Projets Centrale/SupElec France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes optiques résonantes pour des applications en agroalimentaires, biologie et cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNano (Journées Nanosciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les possibles détections et analyses de transitions de phases par sondes de lumière résonantes de substances actives en biologie, pharmacologie, agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique : Science des aliments et valorisation des bioproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Method to Shape Analytical Expressions of Time Dependent Eigenvalue Equations: Slab Waveguides Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Resonators for Thermodynamics Fatty Acids Changing State Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro -Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS PhotonIcs &amp; Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures photoniques résonantes pour des applications senseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPR PhDay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the mechanisms of a single water droplet drying by means of photonic resonant structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe - EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993145v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant probe light for various applications in soft matter and processes for biology, cosmetics, galenic pharmacology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Invitation) - International Symposium : 20 years of LPQM-IFR Alembert, ENS - Paris/Orsay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orsay-Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Sensors and NanoPhotonics for Soft-matter Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castro-Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Electronic and Photonics Symposium, MEP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France. pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de nanofils pour explorer les comportements plasmoniques et photoniques à une échelle sub-longueur d'onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Funes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Massuyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645849v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast enthalpy-sensing microsystem operating in continuous flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Mhammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria. pp.771, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2130771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phase lipidique fluide/gel : l'apport des microrésonateurs optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Biologie-Physique du Grand-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de transition de phase de lipides membranaires par l'utilisation de microrésonateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of hybrid 1D nanostructures for sub-wavelength wave-guiding, emission and sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Funes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microresonadores ópticos: dispositivos pequeños con aplicaciones biomédicas enormes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'University of Guanajuato ; Sciences and engineering division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Guanajuato, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid numerical method associating a conformal transformation of the complex plane with a matrix formulation for the calculation of the eigenvalues andeigenvectors in bended waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe A Cirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de nanostructures unidimensionnelles pour l’émission et le guidage de la lumière à une échelle sub-lambda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Funes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Général de la Société Française de Physique - SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.33, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2469-410X.C1.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Ceremony : Hustle new technologies in photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Metal Cluster Compounds: Luminescence and Design of (nano)Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Massuyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Faulques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLUSPOM-1 Metal atom cluster and polyoxometallates (POM) chemistries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Based Nanowires and Nanotubes: nanosources, wave-guiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite polymère-clusters inorganiques pour la photonique intégrée : guides rubans et nanostructures-1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gouldieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. pp. 195-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-wavelength optical propagation in passive and active 1D-nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d International Conference and Exhibition on Lasers, Optics &amp; Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes intégrées résonantes de lumière : Micro-résonateurs sur polymères couplés aux technologies et procédés issus de la chimie, des plasmas, de la micro-fluidique et de la biophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cascade of multiple resonators developed on UV210 positive photoresist by DUV lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: waveguides structures towards cascade of multiple micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society EOS Conference TOM 1 - Guided-Wave Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: from waveguides structures to taper-waveguides coupled to cascade of multistage resonators used as thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LAOP.2014.LM4A.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection et propagation photonique sub-longueur d'onde dans des nanotubes polymères SU8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pristine spider silk fibers as waveguiding microstructure in free space and in an integrated photonic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, France. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2013.6800954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique intégrée sur organiques couplée aux technologies et procédés issues des plasmas, de la biophysique et de la microfluidique : du micronique au nanométrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris 2013 /JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer nanotubes for integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers In Optics - FIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical propagation and integration of pristine silkworm fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pezolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers In Optics - FIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for polymer-based nanowires in optoelectronics and nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lorcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massuyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier 2012 : Opportunities for polymer-based nanowires in optoelectronics and nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Rennes, France. pp.2012-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermopiles planaires appliquées à la mesure des transferts thermiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Applications aux Dispositifs et Capteurs - MADICA, journées Maghreb-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer nanotubes and nanowires for integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Integrated Optics, ECIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensorial mathematic formulation for the generalization of effective dielectric concept in electromagnetism: superlattices of any symmetry with one and two directions of periodicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th PIERS - Progress In Electromagnetics Research Symposium (20-23 mars), (Marrakesh), Maroc (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation monomode dans des nanotubes et nanofils organiques couplés à des microstructures sur puce de potonique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended analytical formulation based on Marcatili's approach coupled to effective index method for pedestal waveguides: convergence with numerical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th PIERS - Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nano-waveguides and networks connections based on a fluidic approach and stretches on segmented organics preformed for sub-wavelength photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies - J3N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et caractérisation de micro-résonateurs 2D et 3D en micro-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Microonde - JCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU8 photo-resist nanowires and nanotubes for full organic integrated photonics chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Microtechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des caustiques associées aux modes de galerie dans les micro-résonateurs sphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica nano-waveguides and networks as stretches on segmented organics preformed for sub-wavelength photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - CLEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-fluidique et photo-lithographie : réalisation de micro-résonateurs 2D et 3D organiques en photonique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-optical devices on organic materials : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Polymer Processing and Characterization - ICPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Kottayam, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects for the realization of 2D and 3D organic micro-optical-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phobia Annual Nanophotonics International Conference - PANIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de nanostructures organiques par AFM pour la photonique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Microscopie Champ Proche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First developments of sub-micronic waveguide structures on UV210 polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIO 2010 15th European Conference on Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First development of submicronic waveguide structures on UV210 polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 15th European Conference on Integrated Optics - ECIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cambridge, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-photonics devices on organics and silica materials obtained with various thin layer processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Optical, Optoelectronic and Photonic Materials and Applications - ICOOPMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects for nano-connections in photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Molecular Nonlinear Optics - Information Technology and Life Sciences - AMARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la réalisation de micro-résonateurs organiques en photonique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Club Optique et Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated photonics on SU8 material: a targeted review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering and Meta-Engineering (ICEME 2010) : Optical Engineering and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de micro-résonateurs 3D organiques par procédés micro-fluidiques et couches minces pour des applications en photonique intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications - CMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes biomimétiques : synthèse, caractérisation et incroporation en photonique intégrée sur organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Biologie-Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Baden-Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanosystem Engineering and Biophotonics (NEBO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un échafaudage de peptides pour fabriquer des nanotubes de silice : Une organisation très hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Panizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du Savoir 2009 : La chimie dans le nanomonde: conception, fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical formulation to shape versatile propagation characteristics of 3-layerstubular waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Waveguide Theory and Numerical Modelling - OWTNM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Jena, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New practical approach of integrated photonic based on biomimetic peptidic/silica self-assembled nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.7218, 721804- 1/721804-8, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.805500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vue d'ensemble : Guides d'ondes en polymères, interféromètres de Mach-Zehnder et micro-résonateurs pour des applications en télécommunications optiques et en métrologie par capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Scientifiques Sétif/Rennes/Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sétif, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Invité à la Journée du 10 ans du Laboratoire de Photonique Quantique et Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers développements d'une photonique intégrée à base de nanostructures tubulaires biomimétiques obtenues par auto-assemblage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes biomimétiques : synthèse, caractérisation et incorporation en photonique intégrée sur organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences Nord-Ouest (J2NO-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de longs bundles de nanotubes de silice par biominéralisation d'un échafaudage biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par procédé plasma basse température et caractérisation de matériaux diélectriques pour l'optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de type Marcatili modifiée pour les simulations de structures guidantes sur piédestal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.226-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium dioxide thin films synthesized by plasma enhanced chemical vapour deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering: Applications of plasma and ion beam techniques in surface engineering and their fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de micro-résonateurs 2.5D sur organiques par combinaison de processus couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of evanescent coupling and propagation from organic micro-disks to fibers of molecular self-assembled nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Émergentes en Micro-nanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides d'ondes pour l'optique intégrée par plasma PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Makaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano Micro et Optoélectronique (JNMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsystèmes et capteurs opto-thermo-mécaniques sur matériaux polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International Telecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'un micro-psychromètre destiné aux mesures dans les domaines du contrôle et de l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque CIFQ Franco-québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of TiO2 thin films deposited by plasma enhanced chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du couplage d'une optique intégrée sur organiques vers une photonique sub-micronique à base de nanomatériaux moléculaires biomimétiques auto-assemblés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Micro-optique, Plasmonique et applications biologiques - IEMN de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the surface fluorination of SU-8 polymer film through RF plasma treatment and its application to passive optical waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Airoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Debarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Fluorocarbon Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides monomodes sur polymères plasmas organosiliciés (SiOxCyHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée, JNOG </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Metz France. pp.291-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of optical constants of organosiicon plasma thin films by parameterization of density of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Franta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zajíčková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop Ellipsometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique intégrée sur polymère plasma organo-siliciés (SiOxCyHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rennes France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonics simulation tool for field theory of guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium Simulation Tools for Research and Education in Optical Networks STREON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur matériaux polymères pour le développement de dispositifs dédiés aux mesures de pression et aux mesures de flux thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Tahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG, Journées Nationales de l’Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chambéry France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to designing fast psychrometers as SU-8 based micro-systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st International Instrumentation Symposium, Instrument Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Knoxville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d’un micro-psychromètre thermoélectrique basé sur une structure polymère SU-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides monomodes sur polymères SOG/SU-8, mesures des pertes optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Hierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Landesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée, JNOG </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.170-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PC software for analysis of versatile integrated optical waveguides by finite difference method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Toussaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Meeting on Applied Physics, APHYS-2003-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Badadjoz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rib waveguides composed SU-8 photoresist : optical losses measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Meeting on Applied Physics, APHYS-2003-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Badadjoz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general expression of the effective electro-optic constants of free standing superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th III-V Semiconductor Device Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rugged infrared sensors for use in safety-related industrial environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Ebongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 6th International Workshop on thermal investigations of Ics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a tunable filter electrooptical TE-TM mode conversion in GaAs/AlAs multiquantum-well waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th III-V Semiconductor Device Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V Semiconductor Integrated (De)Modulators/Multiplexers for coherence multiplexed sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz-Yagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on solid-state sensors and actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Sendaï, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulateur de cohérence intégré en GaAlAs sur GaAs au réseau de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées Nationales de Microélectronique et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Egat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a tunable filter with collinear acoustooptical TE-TM mode conversion in GaAs/AlAs multilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th III-V Semiconductor Device Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau modulateur de cohérence intégré en AlGaAs/GaAs : Interféromètre de Mach-Zehnder fortement déséquilibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée, JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Marly-le-Roy, France. pp.87-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte biréfringence de forme dans guides monomodes de type ruban sur super-réseaux GaAs/AlAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée, JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, St Etienne, France. pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulateur de cohérence intégré en AlGaAs/GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée, JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, St Etienne, France. pp.196-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au Concours &amp;quot;C Génial&amp;quot; : Fabrication de fibres optiques sur matériaux biosourcés (par le collège des Fontaines de La Guerche de Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Concours "C Génial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite the Heisenberg’s uncertainty principle, why does it seem possible to calculate eigenvalues and eigenmodes with high precision in electromagnetism or integrated photonics confined in highly symmetrical guiding nanostructures with no cut-off frequency or thickness ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sciences et technologies quantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of quantum formalism, including matrices approach plus bra/ket projections, to teach coupled tensorial physics representing anisotropy and design associated components : piezo-, acousto/elasto-, pyro/thermo-, magneto-, electro-optical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des sciences et technologies quantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un code pour le traitement des signaux issus d'un spectromètre optique : mesures et caractérisations de résonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Niyigaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Masters ISTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoPhotonics for Sensors Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral School 3M (Matters, Molecules and Materials) Day : "Molecules and Materials for everyday use"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid numerical calculation method for bend waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Projets Master Photonique et Programmation Matlab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV210 optical microresonators on pedestal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Journée de l’Ecole Doctorale SDLM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides d'onde rubans en Polydimethylsiloxane (PDMS) a large gamme spectrale pour des applications en photonique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gouldieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.198-200, 2015, JNOG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'injection optique directe dans des nanostructures 1D polymères: Imagerie et propagation sub-longueur d'onde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux dirigés de physique mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUPGE 1A ESIR, pp.18, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Determining a Sedimentation or Creaming Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : U.S. Application Number: US20200363307A1 &amp; US011927518B2. 2024, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a sedimentation or creaming rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: International n° PCT/EP2019/051103. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAST_Logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Liddell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: Déclaration Logiciel, IDDN FR 001420019000SP201900030640. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détermination d'une vitesse de sédimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 18/00110. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a heat flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Failleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2011/061371, n°13/808.676 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs pour les mesures de flux thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Failleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: n° d’enregistrement FR 10554463. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcalorimètre de mélange pour la mesure des réactions chimiques et biochimiques en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : n° d’enregistrement brevet PCT /EP2006/011701. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESonateurs Optiques en FIbres imPrimées 3D : Topologie adaptable en nœuds et boucles thermoplastiques (RESOFIP 3DT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déclaration d'Invention SATT Ouest Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOndes Surfaciques de LUmière Résonantes pour les mesures différentielles de VIScosités (SOS LURVIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déclaration d'Invention SATT Ouest Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophotonique : Sondes de lumières résonantes intégrées sur puce pour la détection d'espèces biologiques et le diagnostic dynamique en bio-métrologie des processus de la matière molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://spm.univ-rennes1.fr/biophotonique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique intégrée sur organiques à base de micro-résonateurs... ou comment générer une lumière en circulation résonante sur puce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microresonators developped on UV210 photoresist: global fabrication, optical characterization and thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ondes ou vagues résonantes ou « whispering gallery modes » : vers l’intégration de sources de lumière résonantes sur puce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation mathématique tensorielle pour la généralisation du concept de propriétés tensorielles effectives en Physique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-nanophotonique sur matériaux organiques : vers les micro-résonateurs optiques intégrés et les applications capteurs en métrologie fine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique Intégrée et Nano-matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated photonics - Part II : Optical components for telecommunications and sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated photonics - Part I : Versatile waveguide structures towards innovative crystal photonics devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Group III-Nitride (GaN, AlGaN, InGaN) and modelization via the virtual interface model of the in situ general incidence reflectance in multilayers during MOCVD process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ‘NTT Basic Research Laboratories’, Vapor Phase Epitaxy Research group. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des biréfringences induites dans les structures de type super-réseaux, étude des propriétés des multicouches AlGaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Franche-comté (UFC); LOPMD - FEMTO ST. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération du second harmonique en optique intégrée sur LiNbO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LOPMD FEMTO-ST; Université Franche-Comté. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de filtres spectraux accordables en optique intégrée sur semi-conducteurs III-V : Guides biréfringents dans les multicouches GaAs/AlAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de Franche-Comté Besançon; LOPMD - FEMTO ST, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03251263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité d'Enseignement LABORATOIRE 2 ou 7 Travaux Pratiques &amp;quot;Ondes / Particules / Gaz&amp;quot; de physique atomique, spectroscopique, quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. LABORATOIRE 2 ou 7 Travaux Pratiques "Ondes / Particules / Gaz" de physique atomique, spectroscopique, quantique, Université de Rennes, France. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation aux structures et à la symétrie : groupes, tables, matrices et espaces vectoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Structures mathématiques (Licence 1), Université de Rennes, France. 2024, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours Master 2 et Ecoles : Hybrid Integrated Photonics and Nanophotonics Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2024, pp.1-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291856v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signals and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Traitements des signaux et Systèmes, Rennes (Campus de Beaulieu), France. 2024, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique Mécanique ESIR (Cycle Prépa CUPGE 1A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. ESIR cupge Univ Rennes 1, France. 2022, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre, Un pas vers le supérieur : Eléments de calcul différentiel et Equations différentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Partie du cours : "Mathématiques pour Physiciens et Méthodologie" : 1ère année de supérieure, Université de Rennes 1 - Campus Beaulieu, France. 2021, pp.1-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01249416v10</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre : Les Tenseurs en Physique &amp;quot;Vers une représentation effective des propriétés physiques anisotropes par une méthode analytique matricielle de discrétisation des inclusions englobant les propriétés tensorielles physico-géométriques et les conditions de continuité des effets physique étudiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2021, pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01259672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-requis minimal du vectoriel au lycée pour préparer le début du supérieur : quelques notions sur le vectoriel et ses notations, ses calculs, sa géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2020, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId604"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07C62840"/>
+    <w:nsid w:val="7A633F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-beche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9722-9060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120681137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109173" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3030910" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastebois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2023.100430" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672418" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Gavini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672419" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labouret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2617996" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sevestre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2617999" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588841" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Doliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/IJPS2021.4966" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588840" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588839" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2564645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Pin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liddell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab651d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cormerais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.125773" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Mhammedi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Polet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030566" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183526v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190092" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180170" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311486" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739982v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goujon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malfreyt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020529" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saavedra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro -Beltran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lucio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.06.035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A Cirino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Barea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A von Zuben" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBMicro.2016.7731346" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304517v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224440" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226484v4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2015.12.168" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2015.1133100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouldieff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/12/125803" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052517" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Erza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2014.0011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06716e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922232" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715738v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/8/085016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7FVZ1161-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2011.12.060" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD8983WG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711606v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.201084033" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC4JXCH8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714097v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637043" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552416v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2011.JTuI50" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Failleau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Morice" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/47/4/002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W6QNB1S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659145v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/47/4/001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8VVPKDD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659097v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/7/075501" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F8G1GZ25-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481647v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/5/055501" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8HSNBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651949v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courbin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2569&#160;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651976v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2008.06.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80LXS5LQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.849177" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fleurence" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/238/1/012012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915628v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665220v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.09.054" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5FMQ1V5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476040v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makaoui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soussou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931804" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665051v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2009.06.040" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH1NPWCG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675131v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.02.045" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJXFZ737-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.07.045" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0186195-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652233v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.095" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82M7TDQH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081672" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430046v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Landesman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793690" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200700123" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKW4L9CG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674509v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac801320g" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2WQXRFNJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396528v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grossard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zyss" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/5/055310" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SKTLW136-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389771v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.02.049" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVK603NR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134000v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giordani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelletier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.887332" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552417v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Tahani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.07.012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ0XHCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133997v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goulet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347474" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134327v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Granier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grossard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2006.874489" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079107v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Hierle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.07.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTJ61JMV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552269v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.05.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLK1MZXC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2005.1597780" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552266v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.10.081" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DHJN5T7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552271v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/47/001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEECA5B75DE39CDB14F2861828F0D8FBA13C7CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2005.1604492" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552274v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.614103" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552279v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2003.11.016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T68D9GDW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552276v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2004.1426308" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552265v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussaere" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.03.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6503QRGL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553674v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01291-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WQK3DLV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553700v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/5/5/101" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/410C259F27B3501FBF6AE28976B115825740CEEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554081v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.033303" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152488v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Porte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goedgebuer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.935818" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554289v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(00)01023-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C512401965A873D1043C423469DA8D8F24911727/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556255v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goedgebuer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.760331" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556258v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabry Khalfallah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Yag&#252;e" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00284-9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5FWQ8CW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556253v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escotte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.737428" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557024v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19980999" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557029v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(97)00581-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TN1BSHX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501076v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588313v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roinson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523438v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579460v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902429v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966557v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laulier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419404v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaillant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370232v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le-Corre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Simoneau-Le-Sager" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752681v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570652v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408331v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391048v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778074v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698174v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521870v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981887v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330554v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillaume" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecomte" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040192v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229618v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068083v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794549v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667538v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762509v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668933v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667522v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247124v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393429v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790804v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492533v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137248v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lhermite" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011269v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990008v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107967v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979422v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115705v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993145v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993147v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817555v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Funes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837225v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130771" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875602v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714360v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644104v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Duvail" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Funes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#233;sert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527946v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567681v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527937v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saavedra" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350118v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341133v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massuyeau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duvail" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faulques" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175672v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175240v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197337v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025711v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906246v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876981v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073473v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lorcy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935618v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936040v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937255v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704404v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duval" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706706v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703233v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706713v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703220v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703614v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703172v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474174v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919220v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662154v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662043v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652353v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916439v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662080v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661577v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662114v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652399v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652470v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805500" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652376v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978705v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652862v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652781v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724526v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Soussou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schneider" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652704v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652716v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724520v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652820v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652797v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652769v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724514v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552419v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachelet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552421v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schneider" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141357v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552424v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552409v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552426v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552412v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Franta" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zaj&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552405v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552423v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552404v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552422v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552427v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553706v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553727v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554375v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ebongue" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555238v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555240v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556263v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556269v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556259v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557033v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557038v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557042v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000107v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997872v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999646v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185125v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Niyigaba" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835097v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445934v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090758v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174505v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936087v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512743v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919438v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110467v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283723v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714336v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858617v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858611v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858586v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538120v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186232v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381327v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981243v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090365v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094571v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877012v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662097v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662091v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251268v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251269v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251271v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03251263v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537782v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04353716v2" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03291856v3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517885v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03462446v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01249416v10" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01259672v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513457v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-beche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9722-9060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120681137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109173" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3030910" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastebois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2023.100430" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Gavini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672419" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labouret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2617996" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sevestre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2617999" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588841" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Doliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/IJPS2021.4966" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588840" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588839" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2564645" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Pin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liddell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab651d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cormerais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.125773" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Mhammedi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Polet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030566" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183526v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190092" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180170" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311486" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739982v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goujon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malfreyt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020529" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saavedra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro -Beltran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lucio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.06.035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A Cirino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Barea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A von Zuben" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBMicro.2016.7731346" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224440" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226484v4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2015.12.168" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2015.1133100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouldieff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/12/125803" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052517" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Erza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2014.0011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06716e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922232" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715738v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/8/085016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7FVZ1161-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2011.12.060" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD8983WG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711606v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.201084033" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC4JXCH8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714097v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637043" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552416v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2011.JTuI50" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Failleau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Morice" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/47/4/002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W6QNB1S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659097v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/7/075501" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F8G1GZ25-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.2569&#160;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/5/055501" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8HSNBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659145v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/47/4/001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8VVPKDD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651976v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2008.06.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80LXS5LQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652363v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.849177" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fleurence" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/238/1/012012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915628v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soussou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200931804" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.09.054" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5FMQ1V5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665051v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2009.06.040" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH1NPWCG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675131v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2008.02.045" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJXFZ737-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.07.045" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0186195-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652233v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.095" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82M7TDQH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081672" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430046v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Landesman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793690" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200700123" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKW4L9CG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674509v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac801320g" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2WQXRFNJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396528v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grossard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zyss" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/5/055310" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SKTLW136-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134000v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giordani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelletier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.887332" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389771v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2007.02.049" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVK603NR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347474" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552417v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Tahani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.07.012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ0XHCL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134327v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Granier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grossard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2006.874489" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079107v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Hierle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.07.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTJ61JMV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552269v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.05.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLK1MZXC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2005.1597780" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552271v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/47/001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEECA5B75DE39CDB14F2861828F0D8FBA13C7CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552401v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2005.1604492" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552266v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.10.081" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DHJN5T7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552274v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.614103" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552279v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2003.11.016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T68D9GDW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552276v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2004.1426308" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552265v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussaere" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.03.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6503QRGL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553674v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01291-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WQK3DLV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553700v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/5/5/101" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/410C259F27B3501FBF6AE28976B115825740CEEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554081v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.033303" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152488v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Porte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goedgebuer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.935818" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554289v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(00)01023-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C512401965A873D1043C423469DA8D8F24911727/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556255v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goedgebuer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.760331" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556258v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabry Khalfallah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legros" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Yag&#252;e" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00284-9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5FWQ8CW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556253v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escotte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.737428" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557024v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19980999" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557029v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(97)00581-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TN1BSHX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501076v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588313v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roinson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523438v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579460v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902429v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966557v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laulier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419404v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaillant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370232v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Le-Corre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Simoneau-Le-Sager" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570652v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752681v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408331v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391048v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778074v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698174v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521870v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981887v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040192v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229618v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecomte" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330554v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillaume" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068083v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762509v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794549v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667538v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668933v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667522v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393429v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790804v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492533v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137248v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lhermite" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990008v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107967v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011269v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979422v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115705v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993145v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993147v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817555v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Funes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837225v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130771" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875602v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714360v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644104v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Duvail" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Funes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#233;sert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527946v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527937v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saavedra" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567681v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350118v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341133v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massuyeau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duvail" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faulques" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175672v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175240v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197337v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025711v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906246v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876981v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935618v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073473v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lorcy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936040v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937255v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706706v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703233v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duval" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706713v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704404v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703220v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703614v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703172v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662154v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662043v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652353v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474174v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919220v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916439v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662080v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661577v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662114v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652399v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652376v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978705v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652470v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805500" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652862v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652781v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652704v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652716v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724520v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Soussou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652820v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724526v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schneider" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652797v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652769v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724514v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552419v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachelet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552421v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schneider" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141357v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552409v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552426v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552412v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Franta" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zaj&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552424v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552405v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552423v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552404v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552422v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552427v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553706v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553727v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555238v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554375v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ebongue" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555240v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556263v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556269v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556259v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557033v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557038v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557042v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000107v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997872v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999646v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185125v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Niyigaba" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835097v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445934v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090758v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174505v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936087v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512743v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919438v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110467v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283723v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714336v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858617v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858611v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858586v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538120v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186232v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381327v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981243v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094571v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090365v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877012v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662097v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662091v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251268v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251269v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251271v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03251263v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537782v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04353716v2" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03291856v3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517885v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03462446v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01249416v10" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01259672v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513457v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>