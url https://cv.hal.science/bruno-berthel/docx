--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Berthel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9703-456X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082779015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188501764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elastoplastic analysis of fretting crack nucleation: Correlation between critical distance and grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.108854. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.108854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ thermomechanical analysis of the primary shear zone in Inconel 718 orthogonal cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fromentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-024-13131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of post-processing treatments on fatigue limit of notched additive manufactured Ti-6AL-4V determined by rapid thermographic methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-D. Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.108034. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.108034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average and Local Effect of Thermal Fatigue on the Coefficients of the Thermal Expansion of a Complex Continuous Composite Fibre Used for Car Clutch Facing: A Multi-Technique Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (17), pp.5833. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16175833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the critical distance method for fretting cracking prediction: influence of microstructure and crack nucleation size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, pp.108570. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Thermal Behavior of a Complex Composite (Clutch Facing) Combining Digital Image Stereo Correlation and Numerical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Grosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15072582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for stress intensity factor Delta K calculations of fretting cracked interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pannemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.389-403. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative calorimetric analysis of the fretting damage: Construction of the elastic shakedown boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.143-155. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain and damage measurements on a composite with digital image correlation and acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (14), pp.1989-1996. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998315597993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-sprayed coatings: Identification of plastic properties using macro-indentation and an inverse Levenberg–Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.22-35. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the stress gradient effect under fretting loading by full field measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330-331, pp.160-169. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack nucleation threshold under fretting loading by a thermal method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.35-44. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uni- to multi-axial fretting-fatigue crack nucleation: Development of a stress-gradient-dependent critical distance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.194-209. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a “principal stress–weight function” approach to predict the crack nucleation risk under fretting fatigue using FEM modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.191-201. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fretting fatigue crack growth simulation based on a combined experimental and xfem strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Pierres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress gradient effect on the crack nucleation process of a Ti-6Al-4V titanium alloy under fretting loading: comparison between non-local fatigue approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Ruiz-Sabariego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-local fatigue approach to quantify Ti–10V–2Fe–3Al fretting cracking process: Application to grinding and shot peening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2010.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation multi-physique du phénomène de « Spring-Back » pour des structures composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la méthode de la distance critique pour prédire l'amorçage de fissure en fretting : influence de la microstructure et de la taille d'amorçage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de Printemps 2023 de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of XC38 steel microstructure on crack initiation and critical distance in fretting application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence de l’état de surface sur la tenue en fatigue de pièces élaborées par fabrication additive en TA6V à l’aide d’une technique de thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38èmes Journées de Printemps 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared thermography method to estimate fretting crack initiation length with respect to grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Fretting Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of post-processing treatments on the fatigue behavior of notched additive manufactured TA6V: Rapid fatigue characterization using staircase procedure and infrared techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FATIGUE DESIGN 2021, 9th Edition of the International Conference on Fatigue Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETIM, Nov 2021, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal fatigue on the mechanical properties of a continuous composite fiber used for car clutch facings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de Printemps de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local analysis of fretting damage by means of full field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plastic and creep properties of plasma-sprayed coatings by means of macro-indentation and a Levenberg-Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Strain and Damage Measurements on a Composite with Digital Image Correlation and Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination par analyse thermique des seuils d'amorçage des fissures sous chargement de Fretting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of fabricating a mechanical part, including a method of predicting the risks of crack initiation in the part in a “fretting-fatigue” situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US-9081922-B2. 2014, https://image-ppubs.uspto.gov/dirsearch-public/print/downloadPdf/9081922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures thermographiques de champs de dissipation accompagnant la fatigue à grand nombre de cycles des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00410074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Berthel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9703-456X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082779015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188501764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elastoplastic analysis of fretting crack nucleation: Correlation between critical distance and grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.108854. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.108854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite structures spring back, modeling and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 272, pp.111371. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2025.111371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ thermomechanical analysis of the primary shear zone in Inconel 718 orthogonal cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fromentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-024-13131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of post-processing treatments on fatigue limit of notched additive manufactured Ti-6AL-4V determined by rapid thermographic methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-D. Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.108034. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.108034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average and Local Effect of Thermal Fatigue on the Coefficients of the Thermal Expansion of a Complex Continuous Composite Fibre Used for Car Clutch Facing: A Multi-Technique Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (17), pp.5833. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16175833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the critical distance method for fretting cracking prediction: influence of microstructure and crack nucleation size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, pp.108570. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Thermal Behavior of a Complex Composite (Clutch Facing) Combining Digital Image Stereo Correlation and Numerical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Grosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15072582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for stress intensity factor Delta K calculations of fretting cracked interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pannemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.389-403. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative calorimetric analysis of the fretting damage: Construction of the elastic shakedown boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.143-155. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain and damage measurements on a composite with digital image correlation and acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (14), pp.1989-1996. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998315597993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-sprayed coatings: Identification of plastic properties using macro-indentation and an inverse Levenberg–Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.22-35. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the stress gradient effect under fretting loading by full field measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330-331, pp.160-169. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack nucleation threshold under fretting loading by a thermal method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.35-44. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a “principal stress–weight function” approach to predict the crack nucleation risk under fretting fatigue using FEM modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.191-201. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uni- to multi-axial fretting-fatigue crack nucleation: Development of a stress-gradient-dependent critical distance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.194-209. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress gradient effect on the crack nucleation process of a Ti-6Al-4V titanium alloy under fretting loading: comparison between non-local fatigue approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Ruiz-Sabariego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fretting fatigue crack growth simulation based on a combined experimental and xfem strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Pierres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-local fatigue approach to quantify Ti–10V–2Fe–3Al fretting cracking process: Application to grinding and shot peening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2010.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation multi-physique du phénomène de « Spring-Back » pour des structures composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la méthode de la distance critique pour prédire l'amorçage de fissure en fretting : influence de la microstructure et de la taille d'amorçage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de Printemps 2023 de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of XC38 steel microstructure on crack initiation and critical distance in fretting application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence de l’état de surface sur la tenue en fatigue de pièces élaborées par fabrication additive en TA6V à l’aide d’une technique de thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38èmes Journées de Printemps 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared thermography method to estimate fretting crack initiation length with respect to grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Fretting Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of post-processing treatments on the fatigue behavior of notched additive manufactured TA6V: Rapid fatigue characterization using staircase procedure and infrared techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FATIGUE DESIGN 2021, 9th Edition of the International Conference on Fatigue Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETIM, Nov 2021, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal fatigue on the mechanical properties of a continuous composite fiber used for car clutch facings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de Printemps de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local analysis of fretting damage by means of full field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plastic and creep properties of plasma-sprayed coatings by means of macro-indentation and a Levenberg-Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Strain and Damage Measurements on a Composite with Digital Image Correlation and Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination par analyse thermique des seuils d'amorçage des fissures sous chargement de Fretting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of fabricating a mechanical part, including a method of predicting the risks of crack initiation in the part in a “fretting-fatigue” situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US-9081922-B2. 2014, https://image-ppubs.uspto.gov/dirsearch-public/print/downloadPdf/9081922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures thermographiques de champs de dissipation accompagnant la fatigue à grand nombre de cycles des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00410074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD31A7B0"/>
+    <w:nsid w:val="867350F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-berthel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9703-456X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082779015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188501764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poissenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13131-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusautoir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-D. Meck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16175833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grosland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072582" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pannemaecker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman Moustafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.10.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Crosland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315597993" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kind" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poupon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.03.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Moustafa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.12.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.05.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229234v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heredia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.11.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pierres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDNVG2F4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Ruiz-Sabariego" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.03.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heredia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.10.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238947v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238920v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239150v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dusautoir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matzen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Meck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Moustafa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthel Bruno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-berthel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9703-456X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082779015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188501764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2025.111371" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poissenot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13131-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusautoir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matzen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-D. Meck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16175833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108570" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grosland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072582" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pannemaecker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman Moustafa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.10.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Crosland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315597993" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kind" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poupon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.03.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Moustafa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.12.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heredia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.11.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.05.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Ruiz-Sabariego" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pierres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDNVG2F4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heredia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.10.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239150v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dusautoir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matzen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Meck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Moustafa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444687v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthel Bruno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410074v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>