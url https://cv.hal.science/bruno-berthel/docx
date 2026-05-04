--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Berthel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9703-456X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082779015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188501764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elastoplastic analysis of fretting crack nucleation: Correlation between critical distance and grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.108854. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.108854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite structures spring back, modeling and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 272, pp.111371. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2025.111371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ thermomechanical analysis of the primary shear zone in Inconel 718 orthogonal cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fromentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-024-13131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of post-processing treatments on fatigue limit of notched additive manufactured Ti-6AL-4V determined by rapid thermographic methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-D. Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.108034. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.108034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average and Local Effect of Thermal Fatigue on the Coefficients of the Thermal Expansion of a Complex Continuous Composite Fibre Used for Car Clutch Facing: A Multi-Technique Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (17), pp.5833. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16175833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the critical distance method for fretting cracking prediction: influence of microstructure and crack nucleation size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, pp.108570. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Thermal Behavior of a Complex Composite (Clutch Facing) Combining Digital Image Stereo Correlation and Numerical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Grosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15072582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for stress intensity factor Delta K calculations of fretting cracked interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pannemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.389-403. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative calorimetric analysis of the fretting damage: Construction of the elastic shakedown boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.143-155. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain and damage measurements on a composite with digital image correlation and acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (14), pp.1989-1996. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998315597993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-sprayed coatings: Identification of plastic properties using macro-indentation and an inverse Levenberg–Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.22-35. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the stress gradient effect under fretting loading by full field measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330-331, pp.160-169. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack nucleation threshold under fretting loading by a thermal method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.35-44. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a “principal stress–weight function” approach to predict the crack nucleation risk under fretting fatigue using FEM modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.191-201. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uni- to multi-axial fretting-fatigue crack nucleation: Development of a stress-gradient-dependent critical distance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.194-209. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress gradient effect on the crack nucleation process of a Ti-6Al-4V titanium alloy under fretting loading: comparison between non-local fatigue approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Ruiz-Sabariego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fretting fatigue crack growth simulation based on a combined experimental and xfem strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Pierres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-local fatigue approach to quantify Ti–10V–2Fe–3Al fretting cracking process: Application to grinding and shot peening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2010.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation multi-physique du phénomène de « Spring-Back » pour des structures composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la méthode de la distance critique pour prédire l'amorçage de fissure en fretting : influence de la microstructure et de la taille d'amorçage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de Printemps 2023 de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of XC38 steel microstructure on crack initiation and critical distance in fretting application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence de l’état de surface sur la tenue en fatigue de pièces élaborées par fabrication additive en TA6V à l’aide d’une technique de thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38èmes Journées de Printemps 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared thermography method to estimate fretting crack initiation length with respect to grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Fretting Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of post-processing treatments on the fatigue behavior of notched additive manufactured TA6V: Rapid fatigue characterization using staircase procedure and infrared techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FATIGUE DESIGN 2021, 9th Edition of the International Conference on Fatigue Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETIM, Nov 2021, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal fatigue on the mechanical properties of a continuous composite fiber used for car clutch facings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de Printemps de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local analysis of fretting damage by means of full field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plastic and creep properties of plasma-sprayed coatings by means of macro-indentation and a Levenberg-Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Strain and Damage Measurements on a Composite with Digital Image Correlation and Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination par analyse thermique des seuils d'amorçage des fissures sous chargement de Fretting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of fabricating a mechanical part, including a method of predicting the risks of crack initiation in the part in a “fretting-fatigue” situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US-9081922-B2. 2014, https://image-ppubs.uspto.gov/dirsearch-public/print/downloadPdf/9081922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures thermographiques de champs de dissipation accompagnant la fatigue à grand nombre de cycles des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00410074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Berthel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9703-456X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082779015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188501764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elastoplastic analysis of fretting crack nucleation: Correlation between critical distance and grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.108854. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.108854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite structures spring back, modeling and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 272, pp.111371. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2025.111371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ thermomechanical analysis of the primary shear zone in Inconel 718 orthogonal cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fromentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-024-13131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of post-processing treatments on fatigue limit of notched additive manufactured Ti-6AL-4V determined by rapid thermographic methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-D. Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.108034. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.108034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average and Local Effect of Thermal Fatigue on the Coefficients of the Thermal Expansion of a Complex Continuous Composite Fibre Used for Car Clutch Facing: A Multi-Technique Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (17), pp.5833. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16175833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the critical distance method for fretting cracking prediction: influence of microstructure and crack nucleation size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, pp.108570. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Thermal Behavior of a Complex Composite (Clutch Facing) Combining Digital Image Stereo Correlation and Numerical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Grosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15072582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for stress intensity factor Delta K calculations of fretting cracked interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pannemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.389-403. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative calorimetric analysis of the fretting damage: Construction of the elastic shakedown boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.143-155. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain and damage measurements on a composite with digital image correlation and acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (14), pp.1989-1996. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998315597993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-sprayed coatings: Identification of plastic properties using macro-indentation and an inverse Levenberg–Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.22-35. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the stress gradient effect under fretting loading by full field measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330-331, pp.160-169. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack nucleation threshold under fretting loading by a thermal method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.35-44. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a “principal stress–weight function” approach to predict the crack nucleation risk under fretting fatigue using FEM modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.191-201. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uni- to multi-axial fretting-fatigue crack nucleation: Development of a stress-gradient-dependent critical distance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.194-209. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress gradient effect on the crack nucleation process of a Ti-6Al-4V titanium alloy under fretting loading: comparison between non-local fatigue approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Ruiz-Sabariego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fretting fatigue crack growth simulation based on a combined experimental and xfem strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Pierres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-local fatigue approach to quantify Ti–10V–2Fe–3Al fretting cracking process: Application to grinding and shot peening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2010.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Nanofriction Experiments under Gas in ETEM on Ceramic-Graphene Composites for Tribological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Milwaukee, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozaf048.743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation multi-physique du phénomène de « Spring-Back » pour des structures composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la méthode de la distance critique pour prédire l'amorçage de fissure en fretting : influence de la microstructure et de la taille d'amorçage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de Printemps 2023 de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of XC38 steel microstructure on crack initiation and critical distance in fretting application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence de l’état de surface sur la tenue en fatigue de pièces élaborées par fabrication additive en TA6V à l’aide d’une technique de thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38èmes Journées de Printemps 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared thermography method to estimate fretting crack initiation length with respect to grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Fretting Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of post-processing treatments on the fatigue behavior of notched additive manufactured TA6V: Rapid fatigue characterization using staircase procedure and infrared techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FATIGUE DESIGN 2021, 9th Edition of the International Conference on Fatigue Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETIM, Nov 2021, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal fatigue on the mechanical properties of a continuous composite fiber used for car clutch facings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de Printemps de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local analysis of fretting damage by means of full field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plastic and creep properties of plasma-sprayed coatings by means of macro-indentation and a Levenberg-Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Strain and Damage Measurements on a Composite with Digital Image Correlation and Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination par analyse thermique des seuils d'amorçage des fissures sous chargement de Fretting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of fabricating a mechanical part, including a method of predicting the risks of crack initiation in the part in a “fretting-fatigue” situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US-9081922-B2. 2014, https://image-ppubs.uspto.gov/dirsearch-public/print/downloadPdf/9081922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures thermographiques de champs de dissipation accompagnant la fatigue à grand nombre de cycles des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00410074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="867350F4"/>
+    <w:nsid w:val="F1CA06BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-berthel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9703-456X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082779015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188501764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2025.111371" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poissenot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13131-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusautoir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matzen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-D. Meck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16175833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108570" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grosland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072582" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pannemaecker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman Moustafa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.10.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Crosland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315597993" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kind" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poupon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.03.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Moustafa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.12.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heredia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.11.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.05.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Ruiz-Sabariego" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pierres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDNVG2F4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heredia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.10.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239150v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dusautoir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matzen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Meck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Moustafa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444687v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthel Bruno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410074v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-berthel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9703-456X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082779015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188501764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2025.111371" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poissenot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13131-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusautoir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matzen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-D. Meck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16175833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108570" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grosland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072582" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pannemaecker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman Moustafa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.10.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Crosland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315597993" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kind" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poupon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.03.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Moustafa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.12.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heredia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.11.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.05.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Ruiz-Sabariego" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pierres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDNVG2F4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heredia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.10.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239150v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dusautoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matzen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Meck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239555v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Moustafa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthel Bruno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020415v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>