--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Berthel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9703-456X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082779015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188501764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elastoplastic analysis of fretting crack nucleation: Correlation between critical distance and grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.108854. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.108854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite structures spring back, modeling and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 272, pp.111371. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2025.111371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ thermomechanical analysis of the primary shear zone in Inconel 718 orthogonal cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fromentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-024-13131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of post-processing treatments on fatigue limit of notched additive manufactured Ti-6AL-4V determined by rapid thermographic methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-D. Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.108034. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.108034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average and Local Effect of Thermal Fatigue on the Coefficients of the Thermal Expansion of a Complex Continuous Composite Fibre Used for Car Clutch Facing: A Multi-Technique Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (17), pp.5833. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16175833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the critical distance method for fretting cracking prediction: influence of microstructure and crack nucleation size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, pp.108570. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Thermal Behavior of a Complex Composite (Clutch Facing) Combining Digital Image Stereo Correlation and Numerical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Grosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15072582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for stress intensity factor Delta K calculations of fretting cracked interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pannemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.389-403. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative calorimetric analysis of the fretting damage: Construction of the elastic shakedown boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.143-155. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain and damage measurements on a composite with digital image correlation and acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (14), pp.1989-1996. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998315597993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-sprayed coatings: Identification of plastic properties using macro-indentation and an inverse Levenberg–Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.22-35. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the stress gradient effect under fretting loading by full field measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330-331, pp.160-169. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack nucleation threshold under fretting loading by a thermal method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.35-44. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a “principal stress–weight function” approach to predict the crack nucleation risk under fretting fatigue using FEM modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.191-201. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uni- to multi-axial fretting-fatigue crack nucleation: Development of a stress-gradient-dependent critical distance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.194-209. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress gradient effect on the crack nucleation process of a Ti-6Al-4V titanium alloy under fretting loading: comparison between non-local fatigue approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Ruiz-Sabariego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fretting fatigue crack growth simulation based on a combined experimental and xfem strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Pierres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-local fatigue approach to quantify Ti–10V–2Fe–3Al fretting cracking process: Application to grinding and shot peening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2010.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Nanofriction Experiments under Gas in ETEM on Ceramic-Graphene Composites for Tribological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Milwaukee, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozaf048.743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation multi-physique du phénomène de « Spring-Back » pour des structures composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la méthode de la distance critique pour prédire l'amorçage de fissure en fretting : influence de la microstructure et de la taille d'amorçage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de Printemps 2023 de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of XC38 steel microstructure on crack initiation and critical distance in fretting application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence de l’état de surface sur la tenue en fatigue de pièces élaborées par fabrication additive en TA6V à l’aide d’une technique de thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38èmes Journées de Printemps 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared thermography method to estimate fretting crack initiation length with respect to grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Fretting Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of post-processing treatments on the fatigue behavior of notched additive manufactured TA6V: Rapid fatigue characterization using staircase procedure and infrared techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FATIGUE DESIGN 2021, 9th Edition of the International Conference on Fatigue Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETIM, Nov 2021, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal fatigue on the mechanical properties of a continuous composite fiber used for car clutch facings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de Printemps de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local analysis of fretting damage by means of full field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plastic and creep properties of plasma-sprayed coatings by means of macro-indentation and a Levenberg-Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Strain and Damage Measurements on a Composite with Digital Image Correlation and Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination par analyse thermique des seuils d'amorçage des fissures sous chargement de Fretting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of fabricating a mechanical part, including a method of predicting the risks of crack initiation in the part in a “fretting-fatigue” situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US-9081922-B2. 2014, https://image-ppubs.uspto.gov/dirsearch-public/print/downloadPdf/9081922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures thermographiques de champs de dissipation accompagnant la fatigue à grand nombre de cycles des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00410074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Berthel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9703-456X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082779015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188501764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Lp8vJ5QAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elastoplastic analysis of fretting crack nucleation: Correlation between critical distance and grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.108854. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.108854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite structures spring back, modeling and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 272, pp.111371. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2025.111371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ thermomechanical analysis of the primary shear zone in Inconel 718 orthogonal cutting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fromentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-024-13131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of post-processing treatments on fatigue limit of notched additive manufactured Ti-6AL-4V determined by rapid thermographic methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-D. Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.108034. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.108034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average and Local Effect of Thermal Fatigue on the Coefficients of the Thermal Expansion of a Complex Continuous Composite Fibre Used for Car Clutch Facing: A Multi-Technique Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Graton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (17), pp.5833. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16175833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the critical distance method for fretting cracking prediction: influence of microstructure and crack nucleation size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, pp.108570. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Thermal Behavior of a Complex Composite (Clutch Facing) Combining Digital Image Stereo Correlation and Numerical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Grosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (7), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15072582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for stress intensity factor Delta K calculations of fretting cracked interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De Pannemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.389-403. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative calorimetric analysis of the fretting damage: Construction of the elastic shakedown boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.143-155. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local strain and damage measurements on a composite with digital image correlation and acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (14), pp.1989-1996. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998315597993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-sprayed coatings: Identification of plastic properties using macro-indentation and an inverse Levenberg–Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.22-35. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the stress gradient effect under fretting loading by full field measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330-331, pp.160-169. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack nucleation threshold under fretting loading by a thermal method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Rahman Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.35-44. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uni- to multi-axial fretting-fatigue crack nucleation: Development of a stress-gradient-dependent critical distance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.194-209. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a “principal stress–weight function” approach to predict the crack nucleation risk under fretting fatigue using FEM modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.191-201. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fretting fatigue crack growth simulation based on a combined experimental and xfem strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Pierres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress gradient effect on the crack nucleation process of a Ti-6Al-4V titanium alloy under fretting loading: comparison between non-local fatigue approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Ruiz-Sabariego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-local fatigue approach to quantify Ti–10V–2Fe–3Al fretting cracking process: Application to grinding and shot peening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2010.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Nanofriction Experiments under Gas in ETEM on Ceramic-Graphene Composites for Tribological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joly-Pottuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Milwaukee, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mam/ozaf048.743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation multi-physique du phénomène de « Spring-Back » pour des structures composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la méthode de la distance critique pour prédire l'amorçage de fissure en fretting : influence de la microstructure et de la taille d'amorçage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de Printemps 2023 de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of XC38 steel microstructure on crack initiation and critical distance in fretting application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence de l’état de surface sur la tenue en fatigue de pièces élaborées par fabrication additive en TA6V à l’aide d’une technique de thermographie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38èmes Journées de Printemps 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared thermography method to estimate fretting crack initiation length with respect to grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Fretting Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of post-processing treatments on the fatigue behavior of notched additive manufactured TA6V: Rapid fatigue characterization using staircase procedure and infrared techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dusautoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Meck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FATIGUE DESIGN 2021, 9th Edition of the International Conference on Fatigue Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETIM, Nov 2021, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal fatigue on the mechanical properties of a continuous composite fiber used for car clutch facings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de Printemps de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local analysis of fretting damage by means of full field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plastic and creep properties of plasma-sprayed coatings by means of macro-indentation and a Levenberg-Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Strain and Damage Measurements on a Composite with Digital Image Correlation and Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Crosland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination par analyse thermique des seuils d'amorçage des fissures sous chargement de Fretting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of fabricating a mechanical part, including a method of predicting the risks of crack initiation in the part in a “fretting-fatigue” situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US-9081922-B2. 2014, https://image-ppubs.uspto.gov/dirsearch-public/print/downloadPdf/9081922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures thermographiques de champs de dissipation accompagnant la fatigue à grand nombre de cycles des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00410074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1CA06BE"/>
+    <w:nsid w:val="FAA34851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-berthel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9703-456X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082779015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188501764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2025.111371" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poissenot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13131-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusautoir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matzen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-D. Meck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16175833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108570" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grosland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072582" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pannemaecker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman Moustafa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.10.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Crosland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315597993" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kind" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poupon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.03.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Moustafa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.12.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heredia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.11.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.05.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Ruiz-Sabariego" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pierres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDNVG2F4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heredia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.10.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239150v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dusautoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matzen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Meck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239555v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Moustafa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthel Bruno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020415v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-berthel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9703-456X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082779015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188501764" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Lp8vJ5QAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fossat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2025.111371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Poissenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13131-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusautoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matzen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-D. Meck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16175833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grosland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072582" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Pannemaecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman Moustafa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.10.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Crosland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315597993" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kind" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poupon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.03.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Moustafa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.12.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.05.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heredia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.11.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pierres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.07.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDNVG2F4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Ruiz-Sabariego" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.03.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heredia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.10.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.743" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312892v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239150v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dusautoir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Matzen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Meck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239555v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Moustafa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthel Bruno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>