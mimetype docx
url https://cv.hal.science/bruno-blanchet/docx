--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -732,235 +732,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CV2EC: Getting the Best of Both Worlds</w:t>
+                <w:t xml:space="preserve">Dealing with Dynamic Key Compromise in CryptoVerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanchet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF 2024 - 37th IEEE Computer Security Foundations Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSF61375.2024.00019⟩</w:t>
+              <w:t xml:space="preserve">37th IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2024, Enschede, Netherlands. pp.495-510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSF61375.2024.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321656v2</w:t>
+                <w:t xml:space="preserve">hal-04271666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Dynamic Key Compromise in CryptoVerif</w:t>
+                <w:t xml:space="preserve">CV2EC: Getting the Best of Both Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Doczkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE Computer Security Foundations Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2024, Enschede, Netherlands. pp.495-510, </w:t>
+              <w:t xml:space="preserve">CSF 2024 - 37th IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2024, Enschede, Netherlands. pp.283-298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSF61375.2024.00015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSF61375.2024.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271666v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-quantum sound CryptoVerif and verification of hybrid TLS and SSH key-exchanges</w:t>
               </w:r>
@@ -2211,165 +2211,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Verified Mechanized Proof of One-Encryption Key Exchange</w:t>
+                <w:t xml:space="preserve">Security Protocol Verification: Symbolic and Computational Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE Computer Security Foundations Symposium (CSF'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cambridge, United States. pp.325--339</w:t>
+              <w:t xml:space="preserve">First Conference on Principles of Security and Trust (POST'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tallinn, Estonia. pp.3--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863386v1</w:t>
+                <w:t xml:space="preserve">hal-00863388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Protocol Verification: Symbolic and Computational Models</w:t>
+                <w:t xml:space="preserve">Automatically Verified Mechanized Proof of One-Encryption Key Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Conference on Principles of Security and Trust (POST'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tallinn, Estonia. pp.3--29</w:t>
+              <w:t xml:space="preserve">25th IEEE Computer Security Foundations Symposium (CSF'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cambridge, United States. pp.325--339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863388v1</w:t>
+                <w:t xml:space="preserve">hal-00863386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Security Protocols with Lists: from Length One to Unbounded Length</w:t>
               </w:r>
@@ -4445,51 +4445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DCAD67A"/>
+    <w:nsid w:val="05F911A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4676,51 +4676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-blanchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1072-0786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178034738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.373.2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Smyth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-171013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Abadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fournet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127586" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cad&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Paiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04321656v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Doczkal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271666v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04577912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alwen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Hauck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Kiltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lipp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77870-5_4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barbosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Bhargavan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2017.7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Kobeissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.38" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575920v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2017.26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2016.29" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508859.2516679" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FSHVZ1S2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Feret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauborgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781131.781153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/3300000004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10082-1_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-714-7-86" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36377-7_5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2HFD5HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04253820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04246199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113251v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100345v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528752v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deutsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53c27f53e2115f847f855b9a400169d218363185;origin=https://hal.archives-ouvertes.fr/hal-01867778;visit=swh:1:snp:66f78f3d525323f8a6a0b9b4c9162be9a06d6481;anchor=swh:1:rev:7eec094cb90a3972ac86bea5789f3441003a3f2c;path=/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01863457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouaix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82b87d50c6b60741d85de0a83ec0982112bdee0;origin=https://hal.archives-ouvertes.fr/hal-01863457;visit=swh:1:snp:4d172a103aed92c68e0fd3b3be8c4a6e058d670d;anchor=swh:1:rev:c812045b6b43f7bfeca7954a47baf2dcbb8c6d8d;path=/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-blanchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1072-0786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178034738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.373.2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Smyth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-171013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Abadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fournet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127586" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cad&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Paiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271666v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04321656v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Doczkal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04577912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alwen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Hauck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Kiltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lipp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77870-5_4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barbosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Bhargavan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2017.7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Kobeissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.38" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575920v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2017.26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2016.29" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508859.2516679" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FSHVZ1S2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Feret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauborgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781131.781153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/3300000004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10082-1_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-714-7-86" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36377-7_5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2HFD5HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04253820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04246199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113251v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100345v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528752v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deutsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53c27f53e2115f847f855b9a400169d218363185;origin=https://hal.archives-ouvertes.fr/hal-01867778;visit=swh:1:snp:66f78f3d525323f8a6a0b9b4c9162be9a06d6481;anchor=swh:1:rev:7eec094cb90a3972ac86bea5789f3441003a3f2c;path=/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01863457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouaix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82b87d50c6b60741d85de0a83ec0982112bdee0;origin=https://hal.archives-ouvertes.fr/hal-01863457;visit=swh:1:snp:4d172a103aed92c68e0fd3b3be8c4a6e058d670d;anchor=swh:1:rev:c812045b6b43f7bfeca7954a47baf2dcbb8c6d8d;path=/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>