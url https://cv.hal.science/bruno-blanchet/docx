--- v1 (2026-04-04)
+++ v2 (2026-05-10)
@@ -732,235 +732,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Dynamic Key Compromise in CryptoVerif</w:t>
+                <w:t xml:space="preserve">CV2EC: Getting the Best of Both Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Doczkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE Computer Security Foundations Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSF61375.2024.00015⟩</w:t>
+              <w:t xml:space="preserve">CSF 2024 - 37th IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2024, Enschede, Netherlands. pp.283-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSF61375.2024.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271666v2</w:t>
+                <w:t xml:space="preserve">hal-04321656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CV2EC: Getting the Best of Both Worlds</w:t>
+                <w:t xml:space="preserve">Dealing with Dynamic Key Compromise in CryptoVerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanchet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF 2024 - 37th IEEE Computer Security Foundations Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2024, Enschede, Netherlands. pp.283-298, </w:t>
+              <w:t xml:space="preserve">37th IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2024, Enschede, Netherlands. pp.495-510, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSF61375.2024.00019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSF61375.2024.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321656v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-quantum sound CryptoVerif and verification of hybrid TLS and SSH key-exchanges</w:t>
               </w:r>
@@ -2211,165 +2211,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Protocol Verification: Symbolic and Computational Models</w:t>
+                <w:t xml:space="preserve">Automatically Verified Mechanized Proof of One-Encryption Key Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Conference on Principles of Security and Trust (POST'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tallinn, Estonia. pp.3--29</w:t>
+              <w:t xml:space="preserve">25th IEEE Computer Security Foundations Symposium (CSF'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cambridge, United States. pp.325--339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863388v1</w:t>
+                <w:t xml:space="preserve">hal-00863386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Verified Mechanized Proof of One-Encryption Key Exchange</w:t>
+                <w:t xml:space="preserve">Security Protocol Verification: Symbolic and Computational Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE Computer Security Foundations Symposium (CSF'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cambridge, United States. pp.325--339</w:t>
+              <w:t xml:space="preserve">First Conference on Principles of Security and Trust (POST'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tallinn, Estonia. pp.3--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863386v1</w:t>
+                <w:t xml:space="preserve">hal-00863388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Security Protocols with Lists: from Length One to Unbounded Length</w:t>
               </w:r>
@@ -4445,51 +4445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05F911A5"/>
+    <w:nsid w:val="A41E5167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4676,51 +4676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-blanchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1072-0786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178034738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.373.2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Smyth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-171013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Abadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fournet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127586" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cad&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Paiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271666v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04321656v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Doczkal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04577912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alwen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Hauck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Kiltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lipp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77870-5_4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barbosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Bhargavan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2017.7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Kobeissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.38" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575920v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2017.26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2016.29" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508859.2516679" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FSHVZ1S2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Feret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauborgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781131.781153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/3300000004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10082-1_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-714-7-86" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36377-7_5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2HFD5HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04253820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04246199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113251v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100345v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528752v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deutsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53c27f53e2115f847f855b9a400169d218363185;origin=https://hal.archives-ouvertes.fr/hal-01867778;visit=swh:1:snp:66f78f3d525323f8a6a0b9b4c9162be9a06d6481;anchor=swh:1:rev:7eec094cb90a3972ac86bea5789f3441003a3f2c;path=/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01863457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouaix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82b87d50c6b60741d85de0a83ec0982112bdee0;origin=https://hal.archives-ouvertes.fr/hal-01863457;visit=swh:1:snp:4d172a103aed92c68e0fd3b3be8c4a6e058d670d;anchor=swh:1:rev:c812045b6b43f7bfeca7954a47baf2dcbb8c6d8d;path=/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-blanchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1072-0786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178034738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.373.2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Smyth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-171013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Abadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fournet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127586" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cad&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Paiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04321656v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Doczkal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04271666v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04577912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00032" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alwen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Hauck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Kiltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lipp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77870-5_4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barbosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Bhargavan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2017.7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Kobeissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.38" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575920v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2017.26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2016.29" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508859.2516679" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FSHVZ1S2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cousot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Cousot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Feret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauborgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781131.781153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/3300000004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10082-1_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-714-7-86" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36377-7_5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2HFD5HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04253820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04246199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113251v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100345v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528752v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vouillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deutsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:53c27f53e2115f847f855b9a400169d218363185;origin=https://hal.archives-ouvertes.fr/hal-01867778;visit=swh:1:snp:66f78f3d525323f8a6a0b9b4c9162be9a06d6481;anchor=swh:1:rev:7eec094cb90a3972ac86bea5789f3441003a3f2c;path=/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01863457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouaix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82b87d50c6b60741d85de0a83ec0982112bdee0;origin=https://hal.archives-ouvertes.fr/hal-01863457;visit=swh:1:snp:4d172a103aed92c68e0fd3b3be8c4a6e058d670d;anchor=swh:1:rev:c812045b6b43f7bfeca7954a47baf2dcbb8c6d8d;path=/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>