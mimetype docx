--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -2339,51 +2339,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D06E196"/>
+    <w:nsid w:val="2BB9DD21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>