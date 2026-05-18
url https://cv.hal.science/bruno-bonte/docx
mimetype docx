--- v1 (2026-04-08)
+++ v2 (2026-05-18)
@@ -1,2284 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2232 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.56488549618px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Bonté </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher in social and integrated modeling applied to the management of Social and ecological systems</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-bonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7325-0495</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16055487X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=hw_pjYEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a case for power-sensitive water modelling: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozemarijn ter Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Godinez-Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (17), pp.4157-4186. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-28-4157-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging stakeholders to address a complex water resource management issue in the Western Cape, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gwapedza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukhmani Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Paxton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 639, pp.131522. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-simulation approach to study the impact of gravity collective irrigation constraints on plant dynamics in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 262, pp.107205. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A situated agent-based model to reveal irrigators' options behind their actions under institutional arrangements in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.17893. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/sesmo.17893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un regard sociohydrologique (3). Expérimenter un canevas pour engager la négociation interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Massuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laurenceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.77-86. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Foggara as a Living Irrigation System through an Institutional Analysis: Evidence from Oases in the Algerian Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Idda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Kuper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidi Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.431-448. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/ijc.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The abandonment of water daily slot and its operational consequences on collective irrigated systems. A situational multi-agent approach applied to a gravity-fed canal of Middle-Durance (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building new kinds of meta-models to analyse experimentally (companion) modelling processes in the field of natural resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.104486. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing coastal coupled infrastructure systems through multi-scale serious games in Languedoc, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Therville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dhenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (7), pp.1879-1889. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-019-01523-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-silico analysis of information sharing systems for adaptable resources management: A case study of oyster farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pigozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/sesmo.2019a16166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the dynamics of individual adaptation to floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.134-148. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monument historique ou système bien vivant ? Les foggaras des oasis du Touat (Algérie) et leur réalimentation en eau par pompage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Bellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Kuper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.9. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2017049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the viability theory to assess the flexibility of forest managers under ecological intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Morogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (5), pp.1170-1183. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-015-0555-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment approximation of infection dynamics in a population of moving hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Mathias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), p. e51760 - p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une spécification des modèles de simulation de systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 10 (no. 1), pp.07-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative construction of multi-agent models to represent water supply and demand dynamics at the catchment level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (10), pp.1130-1148. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'interdépendance entre l'objet, l'observateur et le modèle de l'objet dans la Triade de Minsky. Application à la surveillance épidémiologique en santé animale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00719426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2339,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BB9DD21"/>
+    <w:nsid w:val="FB4A1F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2570,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-bonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7325-0495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16055487X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gwapedza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhmani Mantel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Paxton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131522" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozemarijn ter Horst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Alba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Vos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rusca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Godinez-Madrigal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4157-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107205" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.17893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03527669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Idda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidi Mansour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laurenceau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dhenain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01523-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.2019a16166" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.03.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606579v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bellal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Morogues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0555-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duboz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051760" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.03.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-bonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7325-0495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16055487X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=hw_pjYEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozemarijn ter Horst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Alba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Vos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rusca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Godinez-Madrigal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4157-2024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gwapedza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhmani Mantel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Paxton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131522" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.17893" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laurenceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03527669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Idda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidi Mansour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1128" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dhenain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01523-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pigozzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.2019a16166" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.03.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bellal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Morogues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0555-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duboz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051760" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.03.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>