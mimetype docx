--- v0 (2026-03-22)
+++ v1 (2026-04-26)
@@ -826,271 +826,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrelatte (26), Les Tomples</w:t>
+                <w:t xml:space="preserve">Jarnac (16), 16, rue Croix Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Moreau</w:t>
+                <w:t xml:space="preserve">Mélanie Lefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.234</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823542v1</w:t>
+                <w:t xml:space="preserve">hal-04822686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarnac (16), 16, rue Croix Saint-Gilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pierrelatte (26), Les Tomples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lefils</w:t>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822686v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chancelade (24) Abbaye - Restauration de l'abbatiale, phase II</w:t>
               </w:r>
@@ -1128,51 +1128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1650,271 +1650,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 1er rapport intermédiaire 2014</w:t>
+                <w:t xml:space="preserve">Pérols (34), La Pailletrice 2 - ZAC de l'Aéroport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
+                <w:t xml:space="preserve">Florent Ruzzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Constans</w:t>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bori Sam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+                <w:t xml:space="preserve">Nadia Cavanhié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; SRA Occitanie. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.327 (1 vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984206v1</w:t>
+                <w:t xml:space="preserve">hal-04851170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérols (34), La Pailletrice 2 - ZAC de l'Aéroport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 1er rapport intermédiaire 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Ruzzu</w:t>
+                <w:t xml:space="preserve">Bori Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baldassari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+                <w:t xml:space="preserve">Farid Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Cavanhié</w:t>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.327 (1 vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; SRA Occitanie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851170v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castelnaudary (11), PRAE Nicolas Appert - 2eme tranche - Bartissol</w:t>
               </w:r>
@@ -1952,51 +1952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gourvennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ruzzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1 415 (4 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2022,64 +2022,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernègues (13), Cazan, Le Clos du Moulin (Parcelle B2-523) - Un habitat structuré du Néolithique moyen entre 4100 et 3800 avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2144,90 +2144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement du Cuzoul de Gramat (Lot), fouille programmée triannuelle, Bilan des campagnes 2011-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2555,90 +2555,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et maintenant qu’il est parti… Vous pensez quoi de Nicolas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34, pp.13-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2793,51 +2793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernègues – Cazan (Bouches-du-Rhône), Un habitat structuré du Chasséen récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,51 +3048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement mésolithique des Fieux (Miers, Lot) : une halte de chasse sur le causse de Gramat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3167,217 +3167,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉVOLUTIONS DES ARMATURES DE PIERRE ET DYNAMIQUES CULTURELLES DURANT LE MÉSOLITHIQUE DANS LE SUD-OUEST DE LA FRANCE : L' EXEMPLE DU HAUT QUERCY (LOT, FRANCE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">THE EVOLUTION OF STONE WEAPON ELEMENTS AND CULTURAL DYNAMICS DURING THE MESOLITHIC IN SOUTHWESTERN FRANCE : THE CASE OF THE HAUT QUERCY (LOT, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.278-295</w:t>
+              <w:t xml:space="preserve">, 2008, 1, pp.269-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498880v1</w:t>
+                <w:t xml:space="preserve">hal-00498883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE EVOLUTION OF STONE WEAPON ELEMENTS AND CULTURAL DYNAMICS DURING THE MESOLITHIC IN SOUTHWESTERN FRANCE : THE CASE OF THE HAUT QUERCY (LOT, FRANCE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">ÉVOLUTIONS DES ARMATURES DE PIERRE ET DYNAMIQUES CULTURELLES DURANT LE MÉSOLITHIQUE DANS LE SUD-OUEST DE LA FRANCE : L' EXEMPLE DU HAUT QUERCY (LOT, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1, pp.269-286</w:t>
+              <w:t xml:space="preserve">, 2008, pp.278-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498883v1</w:t>
+                <w:t xml:space="preserve">hal-00498880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3898,77 +3898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cuzoul de Gramat (Lot, France). A key sequence for the early Holocene in southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4023,51 +4023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mésolithique des Fieux (Lot, France), bilan des nouvelles recherches = Les Fieux (Lot, France) : Mesolithic levels, report of the new studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4148,51 +4148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement du Cuzoul de Gramat (Lot, France) : présentation des nouveaux travaux et résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4200,51 +4200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8° Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.197-211</w:t>
@@ -4305,51 +4305,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE MESOLITHIC SITE OF LES FIEUX (MIERS, LOT): a Hunting Camp on the Gramat Karst Plateau?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4599,51 +4599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud C&#233;cile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516m" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Ancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Khedhaier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67556" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle-Aymar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Khedaier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud C&#233;cile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516m" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Ancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Khedhaier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67556" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle-Aymar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Khedaier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>