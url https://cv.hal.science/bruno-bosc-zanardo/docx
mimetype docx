--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -1650,271 +1650,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérols (34), La Pailletrice 2 - ZAC de l'Aéroport</w:t>
+                <w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 1er rapport intermédiaire 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Ruzzu</w:t>
+                <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baldassari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Cavanhié</w:t>
+                <w:t xml:space="preserve">Bori Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.327 (1 vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; SRA Occitanie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851170v1</w:t>
+                <w:t xml:space="preserve">hal-01984206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 1er rapport intermédiaire 2014</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pérols (34), La Pailletrice 2 - ZAC de l'Aéroport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ruzzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cavanhié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.327 (1 vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Constans</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-01984206v1</w:t>
+                <w:t xml:space="preserve">hal-04851170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castelnaudary (11), PRAE Nicolas Appert - 2eme tranche - Bartissol</w:t>
               </w:r>
@@ -1952,51 +1952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gourvennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ruzzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1 415 (4 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2144,90 +2144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement du Cuzoul de Gramat (Lot), fouille programmée triannuelle, Bilan des campagnes 2011-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2555,90 +2555,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et maintenant qu’il est parti… Vous pensez quoi de Nicolas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34, pp.13-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3048,51 +3048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement mésolithique des Fieux (Miers, Lot) : une halte de chasse sur le causse de Gramat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3167,217 +3167,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE EVOLUTION OF STONE WEAPON ELEMENTS AND CULTURAL DYNAMICS DURING THE MESOLITHIC IN SOUTHWESTERN FRANCE : THE CASE OF THE HAUT QUERCY (LOT, FRANCE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">ÉVOLUTIONS DES ARMATURES DE PIERRE ET DYNAMIQUES CULTURELLES DURANT LE MÉSOLITHIQUE DANS LE SUD-OUEST DE LA FRANCE : L' EXEMPLE DU HAUT QUERCY (LOT, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1, pp.269-286</w:t>
+              <w:t xml:space="preserve">, 2008, pp.278-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498883v1</w:t>
+                <w:t xml:space="preserve">hal-00498880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉVOLUTIONS DES ARMATURES DE PIERRE ET DYNAMIQUES CULTURELLES DURANT LE MÉSOLITHIQUE DANS LE SUD-OUEST DE LA FRANCE : L' EXEMPLE DU HAUT QUERCY (LOT, FRANCE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">THE EVOLUTION OF STONE WEAPON ELEMENTS AND CULTURAL DYNAMICS DURING THE MESOLITHIC IN SOUTHWESTERN FRANCE : THE CASE OF THE HAUT QUERCY (LOT, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.278-295</w:t>
+              <w:t xml:space="preserve">, 2008, 1, pp.269-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498880v1</w:t>
+                <w:t xml:space="preserve">hal-00498883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3898,77 +3898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cuzoul de Gramat (Lot, France). A key sequence for the early Holocene in southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4023,51 +4023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mésolithique des Fieux (Lot, France), bilan des nouvelles recherches = Les Fieux (Lot, France) : Mesolithic levels, report of the new studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4148,103 +4148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement du Cuzoul de Gramat (Lot, France) : présentation des nouveaux travaux et résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8° Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Marseille, France. pp.197-211</w:t>
@@ -4305,51 +4305,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE MESOLITHIC SITE OF LES FIEUX (MIERS, LOT): a Hunting Camp on the Gramat Karst Plateau?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4599,51 +4599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud C&#233;cile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516m" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Ancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Khedhaier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67556" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle-Aymar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Khedaier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gourvennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefils" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud C&#233;cile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516m" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Ancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Khedhaier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67556" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle-Aymar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Khedaier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>