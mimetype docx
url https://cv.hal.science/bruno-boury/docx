--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -368,593 +368,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of TiO 2 nanofiller geometry on the rheological and optical properties of poly(acrylic acid)‐based nanocomposite hydrogels</w:t>
+                <w:t xml:space="preserve">Impact of graphene oxide lateral dimensions on the properties of methacrylated gelatin nanocomposite hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myleidi Vera</w:t>
+                <w:t xml:space="preserve">Diego Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Palacio</w:t>
+                <w:t xml:space="preserve">Gabriela Sánchez-Sanhueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srivathsava Surabhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Andrés Opazo-Capurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Aguilar-Bolados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.54986⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.1987-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2TB02300H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424436v1</w:t>
+                <w:t xml:space="preserve">hal-04764515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of graphene oxide lateral dimensions on the properties of methacrylated gelatin nanocomposite hydrogels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Mella</w:t>
+                <w:t xml:space="preserve">Enhanced single-electron transfer for efficiently photocatalytic H2O2 production over g-C3N4 decorated with TEMPO-oxidized cellulosic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianshang Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Sánchez-Sanhueza</w:t>
+                <w:t xml:space="preserve">Hao Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Opazo-Capurro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héctor Aguilar-Bolados</w:t>
+                <w:t xml:space="preserve">Xia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2TB02300H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.109512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.109512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764515v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced single-electron transfer for efficiently photocatalytic H2O2 production over g-C3N4 decorated with TEMPO-oxidized cellulosic carbon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tianshang Shan</w:t>
+                <w:t xml:space="preserve">Improved photocatalytic performance under visible light of a novel Bi2O3-CdO-CdCO3 ternary composite on glass wool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Manseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Luo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Imane Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xia Xu</w:t>
+                <w:t xml:space="preserve">Meriem Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Larbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.109512⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 308, pp.137-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2023.29915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764486v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved photocatalytic performance under visible light of a novel Bi2O3-CdO-CdCO3 ternary composite on glass wool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of TiO 2 nanofiller geometry on the rheological and optical properties of poly(acrylic acid)‐based nanocomposite hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Mansour</w:t>
+                <w:t xml:space="preserve">Myleidi Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Cherief</w:t>
+                <w:t xml:space="preserve">Daniel Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Larbaoui</w:t>
+                <w:t xml:space="preserve">Srivathsava Surabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 308, pp.137-149. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5004/dwt.2023.29915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.54986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764534v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-free photocatalyst for nitrogen fixation under visible light based on COF/g-C3N4/ CNT nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaxin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,2172 +1038,2172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthurenic Acid in the Shell Purple Patterns of Crassostrea gigas: First Evidence of an Ommochrome Metabolite in a Mollusk Shell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocellulose-derived carbon/g-C3N4 heterojunction with a hybrid electron transfer pathway for highly photocatalytic hydrogen peroxide production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bonnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Ying Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Parrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiran Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26237263⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 599, pp.507-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.04.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516064v1</w:t>
+                <w:t xml:space="preserve">hal-03276337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocellulose-derived carbon/g-C3N4 heterojunction with a hybrid electron transfer pathway for highly photocatalytic hydrogen peroxide production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xanthurenic Acid in the Shell Purple Patterns of Crassostrea gigas: First Evidence of an Ommochrome Metabolite in a Mollusk Shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Wang</w:t>
+                <w:t xml:space="preserve">Michel Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiran Du</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 599, pp.507-518. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (23), pp.7263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.04.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26237263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276337v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonization of polysaccharides in FeCl3/BmimCl ionic liquids: Breaking the capacity barrier of carbon negative electrodes in lithium ion batteries</w:t>
+                <w:t xml:space="preserve">Glycerol-plasticized agarose separator suppressing dendritic growth in Li metal battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Baccour</w:t>
+                <w:t xml:space="preserve">Pierre Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Alauzun</w:t>
+                <w:t xml:space="preserve">Justine Touja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228575⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.116697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921278v1</w:t>
+                <w:t xml:space="preserve">hal-02900332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Insights, Tools, and Future Prospects on Oyster Shell End-of-Life: A Critical Analysis of Sustainable Solutions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C-nanocoated ZnO by TEMPO-oxidized cellulose templating for improved photocatalytic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liulian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03736⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, pp.115958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456404v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol-plasticized agarose separator suppressing dendritic growth in Li metal battery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blin</w:t>
+                <w:t xml:space="preserve">Key Insights, Tools, and Future Prospects on Oyster Shell End-of-Life: A Critical Analysis of Sustainable Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116697⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900332v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-nanocoated ZnO by TEMPO-oxidized cellulose templating for improved photocatalytic performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TinO2n−1 Suboxide Phases in TiO2/C Nanocomposites Engineered by Non-hydrolytic Sol–Gel with Enhanced Electrocatalytic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxian Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He Xiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yiwei Shan</w:t>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenyao Zhang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115958⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10091789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529205v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TinO2n−1 Suboxide Phases in TiO2/C Nanocomposites Engineered by Non-hydrolytic Sol–Gel with Enhanced Electrocatalytic Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Berthelot</w:t>
+                <w:t xml:space="preserve">Chemical evidence of rare porphyrins in purple shells of Crassostrea gigas oyster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brun</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10091789⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.12150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69133-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990958v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical evidence of rare porphyrins in purple shells of Crassostrea gigas oyster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Cantel</w:t>
+                <w:t xml:space="preserve">Combined effect between PVP and glass wool for improvement of the photocatalytic activity under visible light of bismuth (III) oxyhalide and access to α-Bi2O3-BiOI-BiOBr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Benalioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bentouami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69133-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 534, pp.147577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918376v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect between PVP and glass wool for improvement of the photocatalytic activity under visible light of bismuth (III) oxyhalide and access to α-Bi2O3-BiOI-BiOBr</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imane Benyamina</w:t>
+                <w:t xml:space="preserve">Revisiting the Sodiation Mechanism of TiO 2 via Operando X-ray Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahia Benalioua</w:t>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhadi Bentouami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 534, pp.147577. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (16), pp.5547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10165547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084804v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Sodiation Mechanism of TiO 2 via Operando X-ray Absorption Spectroscopy</w:t>
+                <w:t xml:space="preserve">Carbonization of polysaccharides in FeCl3/BmimCl ionic liquids: Breaking the capacity barrier of carbon negative electrodes in lithium ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Fehse</w:t>
+                <w:t xml:space="preserve">Mohamed Baccour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Henry</w:t>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Zitolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (16), pp.5547. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 474, pp.228575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10165547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914709v1</w:t>
+                <w:t xml:space="preserve">hal-02921278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration of Alginic Acid Cryogel by TiCl 4 vapor: Direct Access to Mesoporous TiO 2 @C Nanocomposites and Their Performance in Lithium‐Ion Batteries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+                <w:t xml:space="preserve">New Bi2O3-ZnO composite deposited on glass wool. Effect of the synthesis method on photocatalytic efficiency under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Manseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brun</w:t>
+                <w:t xml:space="preserve">Bahia Benalioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bentouami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201900781⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 483, pp.859-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.03.310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152062v1</w:t>
+                <w:t xml:space="preserve">hal-02180391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn-free MOFs like MIL-53(Al) and MIL-125(Ti) for the preparation of defect-rich, ultrafine ZnO nanosheets with high photocatalytic performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qiushi Yao</w:t>
+                <w:t xml:space="preserve">Probing nanocolumnar silver nanoparticle/zinc oxide hierarchical assemblies with advanced surface plasmon resonance and their enhanced photocatalytic performance for formaldehyde removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengnan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liulian Huang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lihui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.11.026⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.5209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043585v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Bi2O3-ZnO composite deposited on glass wool. Effect of the synthesis method on photocatalytic efficiency under visible light</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bahia Benalioua</w:t>
+                <w:t xml:space="preserve">Green electrode processing using a seaweed-derived mesoporous carbon additive and binder for LiMn 2 O 4 and LiNi 1/3 Mn 1/3 Co 1/3 O 2 lithium ion battery electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhadi Bentouami</w:t>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 483, pp.859-869. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.450-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.03.310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8SE00483H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180391v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing nanocolumnar silver nanoparticle/zinc oxide hierarchical assemblies with advanced surface plasmon resonance and their enhanced photocatalytic performance for formaldehyde removal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical investigations of Nb2O5/carbon materials from filter paper, microfibrillated and bacterial celluloses by sustainable reductive mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengnan Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Liulian Huang</w:t>
+                <w:t xml:space="preserve">Steven Le Vot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Foresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aoc.5209⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 313, pp.478-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.04.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363331v1</w:t>
+                <w:t xml:space="preserve">hal-02169361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical investigations of Nb2O5/carbon materials from filter paper, microfibrillated and bacterial celluloses by sustainable reductive mineralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dehydration of Alginic Acid Cryogel by TiCl 4 vapor: Direct Access to Mesoporous TiO 2 @C Nanocomposites and Their Performance in Lithium‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario De bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Henry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Foresti</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 313, pp.478-487. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (12), pp.2660-2670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.04.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201900781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169361v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green electrode processing using a seaweed-derived mesoporous carbon additive and binder for LiMn 2 O 4 and LiNi 1/3 Mn 1/3 Co 1/3 O 2 lithium ion battery electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanghoon Kim</w:t>
+                <w:t xml:space="preserve">Zn-free MOFs like MIL-53(Al) and MIL-125(Ti) for the preparation of defect-rich, ultrafine ZnO nanosheets with high photocatalytic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario de Bruyn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brun</w:t>
+                <w:t xml:space="preserve">Qiushi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liulian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.450-456. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.719-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8SE00483H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998766v1</w:t>
+                <w:t xml:space="preserve">hal-02043585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alginic acid-derived mesoporous carbonaceous materials (Starbon®) as negative electrodes for lithium ion batteries: Importance of porosity and electronic conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 406, pp.18 - 25. </w:t>
@@ -3254,90 +3254,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethers as Oxygen Donor and Carbon Source in Non-hydrolytic Sol-Gel: One-Pot, Atom-Economic Synthesis of Mesoporous TiO 2 -Carbon Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (19), pp.4982 - 4990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3371,103 +3371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alginic acid aquagel as a template and carbon source in the synthesis of Li 4 Ti 5 O 12 /C nanocomposites for application as anodes in Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (57), pp.32558 - 32564. </w:t>
@@ -3505,103 +3505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alginic acid-derived mesoporous carbon (Starbon®) as template and reducing agent for the hydrothermal synthesis of mesoporous LiMn 2 O 4 grafted with carbonaceous species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (29), pp.14392 - 14399. </w:t>
@@ -3639,77 +3639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive mineralization of cellulose with vanadium, iron andtungsten chlorides and access to MxOymetal oxides and MxOy/C metaloxide/carbon composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3756,103 +3756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable polysaccharide-derived mesoporous carbons (Starbon®) as additives in lithium-ion batteries negative electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan G. Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (46), pp.24380 24387. </w:t>
@@ -3884,850 +3884,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of bacterial cellulose as precursor of carbon and composites with metal oxide, metal sulfide and metal nanoparticles: A review of recent advances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the electrochemical encounter between sodium and mesoporous anatase TiO2 as a Na-ion electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Daenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.09.008⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (23), pp.4431-4437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CE02598B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434876v1</w:t>
+                <w:t xml:space="preserve">hal-01345469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-​Doped TiO2 and TiO2-​MxOy Mixed Oxides (M = V, Bi, W) by Reactive Mineralization of Cellulose - Evaluation of Their Photocatalytic Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Reductive Dehydration of Cellulose by Solid​/Gas Reaction with TiCl4 at Low Temperature: A Cheap, Simple, and Green Process for Preparing Anatase Nanoplates and TiO2​/C Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivallin Matthieu</w:t>
+                <w:t xml:space="preserve">Sandrine Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brosillon Stephan</w:t>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayral André</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501293⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (48), pp.17262-17268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434891v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium insertion properties of mesoporous nanocrystalline TiO2 and TiO2–V2O5 microspheres prepared by non-hydrolytic sol–gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Escamilla-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Freuberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10971-016-4037-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reductive Dehydration of Cellulose by Solid​/Gas Reaction with TiCl4 at Low Temperature: A Cheap, Simple, and Green Process for Preparing Anatase Nanoplates and TiO2​/C Composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M-​Doped TiO2 and TiO2-​MxOy Mixed Oxides (M = V, Bi, W) by Reactive Mineralization of Cellulose - Evaluation of Their Photocatalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+                <w:t xml:space="preserve">Plumejeau Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Ayral</w:t>
+                <w:t xml:space="preserve">Rivallin Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Heux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brosillon Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayral André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603086⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434884v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electrochemical encounter between sodium and mesoporous anatase TiO2 as a Na-ion electrode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Titania@Carbon Nanocomposite from Urea-Impregnated Cellulose for Efficient Lithium and Sodium Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CE02598B⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.264-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201501561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345469v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Titania@Carbon Nanocomposite from Urea-Impregnated Cellulose for Efficient Lithium and Sodium Batteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of bacterial cellulose as precursor of carbon and composites with metal oxide, metal sulfide and metal nanoparticles: A review of recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201501561⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01277538v1</w:t>
+                <w:t xml:space="preserve">hal-01434876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid metal oxide@biopolymer materials precursors of metal oxides and metal oxide-carbon composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4774,103 +4774,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of Nanocellulose Aerogel into TiO2 and TiO2@C Nano-thorns by Direct Anhydrous Mineralization with TiCl4. Evaluation of Electrochemical Properties in Li Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (27), pp.14584-14592. </w:t>
@@ -5624,51 +5624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Samdarshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Makiabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5862,51 +5862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1434-1948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5946,575 +5946,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped silica nanoparticles containing two-photon luminescent Eu(III) complexes for the development of water stable bio-labels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Characterisation of Pi-Conjugated Polymer / Silica Hybrids Containing Regioregular Ionic Polythiophenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Sébastien Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tizit Akim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Desbief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21, pp.18613. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1jm13551a⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 21 (8), pp.2733-2739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0JM03598J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657265v1</w:t>
+                <w:t xml:space="preserve">hal-00564445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterisation of Pi-Conjugated Polymer / Silica Hybrids Containing Regioregular Ionic Polythiophenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+                <w:t xml:space="preserve">Doped silica nanoparticles containing two-photon luminescent Eu(III) complexes for the development of water stable bio-labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourdolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Winter</w:t>
+                <w:t xml:space="preserve">F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (8), pp.2733-2739. </w:t>
+              <w:t xml:space="preserve">, 2011, 21, pp.18613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0JM03598J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1jm13551a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564445v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Topochemical Polymerization of Diacetylenes: A Joint Synthetic, Structural, Photophysical, and Theoretical Study of a Series of Analogues of a Known Reactive Monomer, 1,6-Bis(diphenylamino)-2,4-hexadiyne (THD)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective chemical sensors based on ﬂuorescent organic nanocrystals conﬁned in sol-gel coatings of controlled porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirela Balog</w:t>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sanz-Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm1008703⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132, pp.531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522255v1</w:t>
+                <w:t xml:space="preserve">hal-00657228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective chemical sensors based on ﬂuorescent organic nanocrystals conﬁned in sol-gel coatings of controlled porosity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+                <w:t xml:space="preserve">Tuning Topochemical Polymerization of Diacetylenes: A Joint Synthetic, Structural, Photophysical, and Theoretical Study of a Series of Analogues of a Known Reactive Monomer, 1,6-Bis(diphenylamino)-2,4-hexadiyne (THD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sanz-Menez</w:t>
+                <w:t xml:space="preserve">Mirela Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rouessac</w:t>
+                <w:t xml:space="preserve">M. Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.04.004⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.3961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm1008703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00657228v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive and Organosoluble Anatase Nanoparticles by a Surfactant-Free Nonhydrolytic Synthesis</w:t>
               </w:r>
@@ -6526,51 +6526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.4519-4521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6598,541 +6598,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Based Characterization of an Ionic Polydiacetylene by Taylor Dispersion Analysis and Capillary Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
+                <w:t xml:space="preserve">Surfactant-Free Organo-Soluble Silica#Titania and Silica Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain G. Dutremez</w:t>
+                <w:t xml:space="preserve">Olivier Lorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cottet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma802109f⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.2577-2579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm900291p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381864v1</w:t>
+                <w:t xml:space="preserve">hal-00384024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphs and Colors of Polydiacetylenes: A First Principles Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brilliant molecular nanocrystals emerging from sol-gel thin films: towards a new generation of fluorescent biochips.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Nathalie Sanz-Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Barisien</w:t>
+                <w:t xml:space="preserve">Yves Usson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131 (20), pp.6976-6988. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (31), pp.315301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja803768u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/31/315301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381698v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brilliant molecular nanocrystals emerging from sol-gel thin films: towards a new generation of fluorescent biochips.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Boury</w:t>
+                <w:t xml:space="preserve">Size-Based Characterization of an Ionic Polydiacetylene by Taylor Dispersion Analysis and Capillary Electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Usson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain G. Dutremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/31/315301⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (7), pp.2679-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma802109f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00404061v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-Free Organo-Soluble Silica#Titania and Silica Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
+                <w:t xml:space="preserve">Polymorphs and Colors of Polydiacetylenes: A First Principles Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain G. Dutremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lorret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21, pp.2577-2579. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (20), pp.6976-6988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm900291p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja803768u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384024v1</w:t>
+                <w:t xml:space="preserve">hal-00381698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Ionic Water-Soluble Imidazolium-Containing Polydiacetylene</w:t>
               </w:r>
@@ -7170,51 +7170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dutremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Barisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29, pp.580-586. </w:t>
@@ -7380,407 +7380,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Assemblies from Imidazolyl-Containing Haloalkenes and Haloalkynes: Competition between Halogen and Hydrogen Bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciton spectroscopy of red polydiacetylene chains in single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bouchmella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain G. Dutremez</w:t>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerhardt Weiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéromes Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Balog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200601508⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 444 (4-6), pp.309-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189513v1</w:t>
+                <w:t xml:space="preserve">hal-00186913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton spectroscopy of red polydiacetylene chains in single crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Barisien</w:t>
+                <w:t xml:space="preserve">Surface modification of titania particles with urushiol (Japanese lacquer) and its application to the preparation of polymer-titania hybrids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
+                <w:t xml:space="preserve">Takeyuki Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhardt Weiser</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yusuke Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.07.031⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (7), pp.856-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/cl.2007.856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186913v1</w:t>
+                <w:t xml:space="preserve">hal-00186863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of titania particles with urushiol (Japanese lacquer) and its application to the preparation of polymer-titania hybrids.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Assemblies from Imidazolyl-Containing Haloalkenes and Haloalkynes: Competition between Halogen and Hydrogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouchmella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain G. Dutremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeyuki Suzuki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (21), pp.6130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200601508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1246/cl.2007.856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00186863v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Organotrimethoxysilane Derivative with Strong Intermolecular pi -pi Interaction: One-Pot Grafting Reaction on Oxidized Silicon Substrates</w:t>
               </w:r>
@@ -8123,51 +8123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjith G. Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abinash Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouchmella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METHODOLOGIES AND APPLICATIONS FOR ANALYTICAL AND PHYSICAL CHEMISTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8383,51 +8383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessenia Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Ceballos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshang Shan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liulian Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42765-023-00354-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myleidi Vera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palacio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivathsava Surabhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Belmonte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela S&#225;nchez-Sanhueza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Opazo-Capurro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Aguilar-Bolados" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TB02300H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109512" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Manseri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benyamina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mansour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherief" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Larbaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2023.29915" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Shan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03276337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Guo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Du" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.04.111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228575" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03736" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116697" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02529205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Xiao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyao Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115958" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Zou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091789" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02918376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69133-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Benalioua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bentouami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10165547" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario De&#8197;bruyn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900781" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Yao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180391v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.310" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02363331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5209" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Foresti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.04.077" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Bruyn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00483H" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01779446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA05928D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA04128H" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625848v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.06.106" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08165K" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.09.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumejeau Sandrine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brosillon Stephan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501293" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MD8FXBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaschowitz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freuberger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fontaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4037-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plumejeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603086" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3F6LRT9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02598B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501561" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFL4GW7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.123.695" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b00299" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919329v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Zimmermann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401000t" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fahsi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chougrani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27057b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Djafer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5HJ0NXB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kobayashi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Saito" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Matsukawa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C404A7898AE552FA5F5BFBEB8A7DFD1B2DCB875B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Nair" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Samdarshi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makiabadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40576H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909114v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30875D" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626976v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100391" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV3PSKQQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657265v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm13551a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564445v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizit Akim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03598J" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyahia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1008703" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657228v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz-Menez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DNPK3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518038v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101191a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381864v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G. Dutremez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma802109f" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381698v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803768u" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404061v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boury" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/31/315301" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R671HBR7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384024v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900291p" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dutremez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200700704" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353720v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Gonzalez-Campo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jose Juarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Nunez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801483c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189513v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601508" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D84A7D6C019AB2E1C8F406FF8A9821386FF64299/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhardt Weiser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romes Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.07.031" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186863v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeyuki Suzuki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ito" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2007.856" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352887v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haehyun Nam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Young Park" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061333y" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XH2KDB0C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417073v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Eucat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonniere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056230v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith G. Nair" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abinash Das" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781315159539-26/influence-doping-physicochemical-properties-mesoporous-titania-potential-application-solar-photocatalysis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159539-26" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessenia Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Ceballos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshang Shan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liulian Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42765-023-00354-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Belmonte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela S&#225;nchez-Sanhueza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Opazo-Capurro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Aguilar-Bolados" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TB02300H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Xu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109512" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Manseri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benyamina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mansour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherief" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Larbaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2023.29915" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myleidi Vera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palacio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivathsava Surabhi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54986" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Shan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03276337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Du" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.04.111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237263" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116697" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02529205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Xiao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyao Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115958" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03736" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Zou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091789" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02918376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69133-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Benalioua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bentouami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147577" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10165547" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228575" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.310" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02363331v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Bruyn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00483H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Foresti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.04.077" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario De&#8197;bruyn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900781" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Yao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01779446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA05928D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA04128H" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625848v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.06.106" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08165K" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02598B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plumejeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603086" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3F6LRT9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaschowitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freuberger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fontaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4037-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434891v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumejeau Sandrine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brosillon Stephan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501293" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MD8FXBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501561" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFL4GW7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.09.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.123.695" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b00299" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919329v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Zimmermann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401000t" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fahsi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chougrani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27057b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Djafer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5HJ0NXB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kobayashi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Saito" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Matsukawa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C404A7898AE552FA5F5BFBEB8A7DFD1B2DCB875B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Nair" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Samdarshi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makiabadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40576H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909114v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30875D" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626976v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100391" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV3PSKQQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizit Akim" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03598J" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm13551a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz-Menez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DNPK3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyahia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1008703" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518038v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101191a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384024v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900291p" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404061v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/31/315301" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R671HBR7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381864v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G. Dutremez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma802109f" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803768u" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dutremez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200700704" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353720v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Gonzalez-Campo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jose Juarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Nunez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801483c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186913v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhardt Weiser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romes Deschamps" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.07.031" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186863v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeyuki Suzuki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ito" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2007.856" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189513v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601508" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D84A7D6C019AB2E1C8F406FF8A9821386FF64299/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352887v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haehyun Nam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Young Park" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061333y" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XH2KDB0C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417073v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Eucat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonniere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056230v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith G. Nair" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abinash Das" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781315159539-26/influence-doping-physicochemical-properties-mesoporous-titania-potential-application-solar-photocatalysis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159539-26" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>