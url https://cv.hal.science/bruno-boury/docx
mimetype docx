--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,7844 +66,7978 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Mechanical Properties of Injectable Nanocomposite Hydrogels by Adding Boronic Acid/Boronate Ester Dynamic Bonds at the Nanoparticle–Polymer Interface</w:t>
+                <w:t xml:space="preserve">Wulff-type boronic acid–grafted silica reinforces alginate hydrogels via energy-dissipating interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Sánchez</w:t>
+                <w:t xml:space="preserve">José Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ulloa</w:t>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yessenia Oyarzún</w:t>
+                <w:t xml:space="preserve">Joao Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías Ceballos</w:t>
+                <w:t xml:space="preserve">Susana Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Ruiz</w:t>
+                <w:t xml:space="preserve">Belen Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (10), pp.638. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 250, pp.114678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/gels10100638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2026.114678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764617v1</w:t>
+                <w:t xml:space="preserve">hal-05589289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Dual-Channel Carbon Nitride Homojunction with Nanofibrous Carbon for Significantly Boosting Photocatalytic Hydrogen Peroxide Production</w:t>
+                <w:t xml:space="preserve">Enhancing the Mechanical Properties of Injectable Nanocomposite Hydrogels by Adding Boronic Acid/Boronate Ester Dynamic Bonds at the Nanoparticle–Polymer Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianwen Zhou</w:t>
+                <w:t xml:space="preserve">Jesús Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianshang Shan</w:t>
+                <w:t xml:space="preserve">Jose Ulloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengshan Zhang</w:t>
+                <w:t xml:space="preserve">Yessenia Oyarzún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Matías Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liulian Huang</w:t>
+                <w:t xml:space="preserve">Carla Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Fiber Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.387-400. </w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42765-023-00354-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/gels10100638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764599v1</w:t>
+                <w:t xml:space="preserve">hal-04764617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of graphene oxide lateral dimensions on the properties of methacrylated gelatin nanocomposite hydrogels</w:t>
+                <w:t xml:space="preserve">A Novel Dual-Channel Carbon Nitride Homojunction with Nanofibrous Carbon for Significantly Boosting Photocatalytic Hydrogen Peroxide Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Belmonte</w:t>
+                <w:t xml:space="preserve">Jianwen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Mella</w:t>
+                <w:t xml:space="preserve">Tianshang Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Sánchez-Sanhueza</w:t>
+                <w:t xml:space="preserve">Fengshan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Opazo-Capurro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héctor Aguilar-Bolados</w:t>
+                <w:t xml:space="preserve">Liulian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2TB02300H⟩</w:t>
+              <w:t xml:space="preserve">Advanced Fiber Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.387-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42765-023-00354-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764515v1</w:t>
+                <w:t xml:space="preserve">hal-04764599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced single-electron transfer for efficiently photocatalytic H2O2 production over g-C3N4 decorated with TEMPO-oxidized cellulosic carbon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tianshang Shan</w:t>
+                <w:t xml:space="preserve">Impact of graphene oxide lateral dimensions on the properties of methacrylated gelatin nanocomposite hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Luo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Claudio Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xia Xu</w:t>
+                <w:t xml:space="preserve">Gabriela Sánchez-Sanhueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Opazo-Capurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Aguilar-Bolados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.109512⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.1987-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2TB02300H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764486v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved photocatalytic performance under visible light of a novel Bi2O3-CdO-CdCO3 ternary composite on glass wool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imane Benyamina</w:t>
+                <w:t xml:space="preserve">Enhanced single-electron transfer for efficiently photocatalytic H2O2 production over g-C3N4 decorated with TEMPO-oxidized cellulosic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianshang Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Mansour</w:t>
+                <w:t xml:space="preserve">Hao Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Cherief</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salima Larbaoui</w:t>
+                <w:t xml:space="preserve">Xia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2023.29915⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.109512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.109512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764534v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of TiO 2 nanofiller geometry on the rheological and optical properties of poly(acrylic acid)‐based nanocomposite hydrogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved photocatalytic performance under visible light of a novel Bi2O3-CdO-CdCO3 ternary composite on glass wool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Manseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myleidi Vera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudio Mella</w:t>
+                <w:t xml:space="preserve">Imane Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Palacio</w:t>
+                <w:t xml:space="preserve">Meriem Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srivathsava Surabhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Mohamed Cherief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Larbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.54986⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 308, pp.137-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2023.29915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424436v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free photocatalyst for nitrogen fixation under visible light based on COF/g-C3N4/ CNT nanocomposite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of TiO 2 nanofiller geometry on the rheological and optical properties of poly(acrylic acid)‐based nanocomposite hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myleidi Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Luo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jianwen Zhou</w:t>
+                <w:t xml:space="preserve">Claudio Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Yu</w:t>
+                <w:t xml:space="preserve">Daniel Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srivathsava Surabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.107713⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.54986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679981v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocellulose-derived carbon/g-C3N4 heterojunction with a hybrid electron transfer pathway for highly photocatalytic hydrogen peroxide production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Metal-free photocatalyst for nitrogen fixation under visible light based on COF/g-C3N4/ CNT nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwei Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.04.111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.107713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.107713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276337v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthurenic Acid in the Shell Purple Patterns of Crassostrea gigas: First Evidence of an Ommochrome Metabolite in a Mollusk Shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (23), pp.7263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules26237263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol-plasticized agarose separator suppressing dendritic growth in Li metal battery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Nanocellulose-derived carbon/g-C3N4 heterojunction with a hybrid electron transfer pathway for highly photocatalytic hydrogen peroxide production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+                <w:t xml:space="preserve">Ying Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Touja</w:t>
+                <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Monconduit</w:t>
+                <w:t xml:space="preserve">Xiran Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 247, pp.116697. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 599, pp.507-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.04.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900332v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-nanocoated ZnO by TEMPO-oxidized cellulose templating for improved photocatalytic performance</w:t>
+                <w:t xml:space="preserve">Carbonization of polysaccharides in FeCl3/BmimCl ionic liquids: Breaking the capacity barrier of carbon negative electrodes in lithium ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He Xiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yiwei Shan</w:t>
+                <w:t xml:space="preserve">Mohamed Baccour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenyao Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liulian Huang</w:t>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lihui Chen</w:t>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 474, pp.228575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529205v1</w:t>
+                <w:t xml:space="preserve">hal-02921278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Insights, Tools, and Future Prospects on Oyster Shell End-of-Life: A Critical Analysis of Sustainable Solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Glycerol-plasticized agarose separator suppressing dendritic growth in Li metal battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Touja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03736⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.116697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456404v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TinO2n−1 Suboxide Phases in TiO2/C Nanocomposites Engineered by Non-hydrolytic Sol–Gel with Enhanced Electrocatalytic Properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C-nanocoated ZnO by TEMPO-oxidized cellulose templating for improved photocatalytic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liulian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10091789⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, pp.115958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990958v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical evidence of rare porphyrins in purple shells of Crassostrea gigas oyster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Key Insights, Tools, and Future Prospects on Oyster Shell End-of-Life: A Critical Analysis of Sustainable Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69133-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918376v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect between PVP and glass wool for improvement of the photocatalytic activity under visible light of bismuth (III) oxyhalide and access to α-Bi2O3-BiOI-BiOBr</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">TinO2n−1 Suboxide Phases in TiO2/C Nanocomposites Engineered by Non-hydrolytic Sol–Gel with Enhanced Electrocatalytic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxian Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147577⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10091789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084804v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Sodiation Mechanism of TiO 2 via Operando X-ray Absorption Spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Chemical evidence of rare porphyrins in purple shells of Crassostrea gigas oyster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.12150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69133-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10165547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02914709v1</w:t>
+                <w:t xml:space="preserve">hal-02918376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonization of polysaccharides in FeCl3/BmimCl ionic liquids: Breaking the capacity barrier of carbon negative electrodes in lithium ion batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johan Alauzun</w:t>
+                <w:t xml:space="preserve">Combined effect between PVP and glass wool for improvement of the photocatalytic activity under visible light of bismuth (III) oxyhalide and access to α-Bi2O3-BiOI-BiOBr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+                <w:t xml:space="preserve">Bahia Benalioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bentouami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228575⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 534, pp.147577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921278v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Bi2O3-ZnO composite deposited on glass wool. Effect of the synthesis method on photocatalytic efficiency under visible light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Bentouami</w:t>
+                <w:t xml:space="preserve">Revisiting the Sodiation Mechanism of TiO 2 via Operando X-ray Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (16), pp.5547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10165547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.03.310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02180391v1</w:t>
+                <w:t xml:space="preserve">hal-02914709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing nanocolumnar silver nanoparticle/zinc oxide hierarchical assemblies with advanced surface plasmon resonance and their enhanced photocatalytic performance for formaldehyde removal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yiwei Shan</w:t>
+                <w:t xml:space="preserve">Dehydration of Alginic Acid Cryogel by TiCl 4 vapor: Direct Access to Mesoporous TiO 2 @C Nanocomposites and Their Performance in Lithium‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario De bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lihui Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liulian Huang</w:t>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aoc.5209⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (12), pp.2660-2670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201900781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363331v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green electrode processing using a seaweed-derived mesoporous carbon additive and binder for LiMn 2 O 4 and LiNi 1/3 Mn 1/3 Co 1/3 O 2 lithium ion battery electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brun</w:t>
+                <w:t xml:space="preserve">Zn-free MOFs like MIL-53(Al) and MIL-125(Ti) for the preparation of defect-rich, ultrafine ZnO nanosheets with high photocatalytic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liulian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SE00483H⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.719-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998766v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical investigations of Nb2O5/carbon materials from filter paper, microfibrillated and bacterial celluloses by sustainable reductive mineralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Foresti</w:t>
+                <w:t xml:space="preserve">New Bi2O3-ZnO composite deposited on glass wool. Effect of the synthesis method on photocatalytic efficiency under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Manseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Benalioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bentouami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 483, pp.859-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.03.310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.04.077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02169361v1</w:t>
+                <w:t xml:space="preserve">hal-02180391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration of Alginic Acid Cryogel by TiCl 4 vapor: Direct Access to Mesoporous TiO 2 @C Nanocomposites and Their Performance in Lithium‐Ion Batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brun</w:t>
+                <w:t xml:space="preserve">Probing nanocolumnar silver nanoparticle/zinc oxide hierarchical assemblies with advanced surface plasmon resonance and their enhanced photocatalytic performance for formaldehyde removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengnan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liulian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201900781⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.5209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152062v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn-free MOFs like MIL-53(Al) and MIL-125(Ti) for the preparation of defect-rich, ultrafine ZnO nanosheets with high photocatalytic performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liulian Huang</w:t>
+                <w:t xml:space="preserve">Electrochemical investigations of Nb2O5/carbon materials from filter paper, microfibrillated and bacterial celluloses by sustainable reductive mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Vot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lihui Chen</w:t>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Foresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.11.026⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 313, pp.478-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.04.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043585v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginic acid-derived mesoporous carbonaceous materials (Starbon®) as negative electrodes for lithium ion batteries: Importance of porosity and electronic conductivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Green electrode processing using a seaweed-derived mesoporous carbon additive and binder for LiMn 2 O 4 and LiNi 1/3 Mn 1/3 Co 1/3 O 2 lithium ion battery electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.026⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.450-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SE00483H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897407v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethers as Oxygen Donor and Carbon Source in Non-hydrolytic Sol-Gel: One-Pot, Atom-Economic Synthesis of Mesoporous TiO 2 -Carbon Nanocomposites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Alginic acid-derived mesoporous carbonaceous materials (Starbon®) as negative electrodes for lithium ion batteries: Importance of porosity and electronic conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201800027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 406, pp.18 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779446v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginic acid aquagel as a template and carbon source in the synthesis of Li 4 Ti 5 O 12 /C nanocomposites for application as anodes in Li-ion batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Ethers as Oxygen Donor and Carbon Source in Non-hydrolytic Sol-Gel: One-Pot, Atom-Economic Synthesis of Mesoporous TiO 2 -Carbon Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8RA05928D⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (19), pp.4982 - 4990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201800027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898985v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginic acid-derived mesoporous carbon (Starbon®) as template and reducing agent for the hydrothermal synthesis of mesoporous LiMn 2 O 4 grafted with carbonaceous species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Alginic acid aquagel as a template and carbon source in the synthesis of Li 4 Ti 5 O 12 /C nanocomposites for application as anodes in Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8TA04128H⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (57), pp.32558 - 32564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8RA05928D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850251v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive mineralization of cellulose with vanadium, iron andtungsten chlorides and access to MxOymetal oxides and MxOy/C metaloxide/carbon composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Alginic acid-derived mesoporous carbon (Starbon®) as template and reducing agent for the hydrothermal synthesis of mesoporous LiMn 2 O 4 grafted with carbonaceous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.06.106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (29), pp.14392 - 14399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8TA04128H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625848v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable polysaccharide-derived mesoporous carbons (Starbon®) as additives in lithium-ion batteries negative electrodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reductive mineralization of cellulose with vanadium, iron andtungsten chlorides and access to MxOymetal oxides and MxOy/C metaloxide/carbon composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TA08165K⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174, pp.697-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.06.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650930v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electrochemical encounter between sodium and mesoporous anatase TiO2 as a Na-ion electrode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Sustainable polysaccharide-derived mesoporous carbons (Starbon®) as additives in lithium-ion batteries negative electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Manuel Escamilla-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan G. Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CE02598B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (46), pp.24380 24387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TA08165K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345469v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reductive Dehydration of Cellulose by Solid​/Gas Reaction with TiCl4 at Low Temperature: A Cheap, Simple, and Green Process for Preparing Anatase Nanoplates and TiO2​/C Composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of bacterial cellulose as precursor of carbon and composites with metal oxide, metal sulfide and metal nanoparticles: A review of recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603086⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01434884v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium insertion properties of mesoporous nanocrystalline TiO2 and TiO2–V2O5 microspheres prepared by non-hydrolytic sol–gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Escamilla-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaschowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Freuberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10971-016-4037-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-​Doped TiO2 and TiO2-​MxOy Mixed Oxides (M = V, Bi, W) by Reactive Mineralization of Cellulose - Evaluation of Their Photocatalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plumejeau Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivallin Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brosillon Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plumejeau Sandrine</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ayral André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201501293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Titania@Carbon Nanocomposite from Urea-Impregnated Cellulose for Efficient Lithium and Sodium Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">On the electrochemical encounter between sodium and mesoporous anatase TiO2 as a Na-ion electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Daenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201501561⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (23), pp.4431-4437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CE02598B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01277538v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of bacterial cellulose as precursor of carbon and composites with metal oxide, metal sulfide and metal nanoparticles: A review of recent advances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Reductive Dehydration of Cellulose by Solid​/Gas Reaction with TiCl4 at Low Temperature: A Cheap, Simple, and Green Process for Preparing Anatase Nanoplates and TiO2​/C Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.09.008⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (48), pp.17262-17268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434876v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid metal oxide@biopolymer materials precursors of metal oxides and metal oxide-carbon composites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of Titania@Carbon Nanocomposite from Urea-Impregnated Cellulose for Efficient Lithium and Sodium Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2109/jcersj2.123.695⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.264-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201501561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118006v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of Nanocellulose Aerogel into TiO2 and TiO2@C Nano-thorns by Direct Anhydrous Mineralization with TiCl4. Evaluation of Electrochemical Properties in Li Batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Hybrid metal oxide@biopolymer materials precursors of metal oxides and metal oxide-carbon composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b00299⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (1441), pp.695-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.123.695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177752v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of CMONS Nanocrystals Grown in Silicate Particles through a Spray-Drying Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Conversion of Nanocellulose Aerogel into TiO2 and TiO2@C Nano-thorns by Direct Anhydrous Mineralization with TiCl4. Evaluation of Electrochemical Properties in Li Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (12), pp.5241-5248. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (27), pp.14584-14592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg401000t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b00299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919329v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and solid-state polymerization reactivity of imidazolyl- and benzimidazolyl-substituted diacetylenes: pivotal role of lattice water</w:t>
+                <w:t xml:space="preserve">Polymorphism of CMONS Nanocrystals Grown in Silicate Particles through a Spray-Drying Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Fahsi</w:t>
+                <w:t xml:space="preserve">Cécile Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
+                <w:t xml:space="preserve">Josephine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Chougrani</w:t>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Viau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Maria Bacia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.4261-4279. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (12), pp.5241-5248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ce27057b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cg401000t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825243v1</w:t>
+                <w:t xml:space="preserve">hal-00919329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of titania powder P25 with phosphate and phosphonic acids - Effect on thermal stability and photocatalytic activity</w:t>
+                <w:t xml:space="preserve">Stability and solid-state polymerization reactivity of imidazolyl- and benzimidazolyl-substituted diacetylenes: pivotal role of lattice water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahcène Djafer</w:t>
+                <w:t xml:space="preserve">Karim Fahsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ayral</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chougrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.11.002⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.4261-4279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ce27057b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923562v1</w:t>
+                <w:t xml:space="preserve">hal-00825243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy-based hybrids using TiO2 nanoparticles prepared via a non-hydrolytic sol-gel route</w:t>
+                <w:t xml:space="preserve">Surface modification of titania powder P25 with phosphate and phosphonic acids - Effect on thermal stability and photocatalytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manabu Kobayashi</w:t>
+                <w:t xml:space="preserve">Lahcène Djafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitomi Saito</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimihiro Matsukawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
+                <w:t xml:space="preserve">Richard Laine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 393, pp.335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aoc.3027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923228v1</w:t>
+                <w:t xml:space="preserve">hal-00923562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell and doped silicate nanoparticles prepared by a spray-drying process for the development of biological luminescent tracer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dubois</w:t>
+                <w:t xml:space="preserve">Epoxy-based hybrids using TiO2 nanoparticles prepared via a non-hydrolytic sol-gel route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bourdolle</w:t>
+                <w:t xml:space="preserve">Hitomi Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kimihiro Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (11), pp.673-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.3027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949585v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-hydrolytic synthesis of hierarchical TiO2 nanostructures using natural cellulosic materials as both oxygen donors and templates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Core-shell and doped silicate nanoparticles prepared by a spray-drying process for the development of biological luminescent tracer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourdolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (1-2), pp.141-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739634v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New core-shell hybrid nanoparticles for biophotonics: fluorescent organic nanocrystals confined in organosilicate spheres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non-hydrolytic synthesis of hierarchical TiO2 nanostructures using natural cellulosic materials as both oxygen donors and templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Prat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.G. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Samdarshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Makiabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2JM30875D⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2NJ40576H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909114v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive and Organosoluble SnO2 Nanoparticles by a Surfactant-Free Non-Hydrolytic Sol-Gel Route</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New core-shell hybrid nanoparticles for biophotonics: fluorescent organic nanocrystals confined in organosilicate spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.11370-11378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2JM30875D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201100391⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00626976v1</w:t>
+                <w:t xml:space="preserve">hal-00909114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterisation of Pi-Conjugated Polymer / Silica Hybrids Containing Regioregular Ionic Polythiophenes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive and Organosoluble SnO2 Nanoparticles by a Surfactant-Free Non-Hydrolytic Sol-Gel Route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Desbief</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0JM03598J⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1434-1948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201100391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564445v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped silica nanoparticles containing two-photon luminescent Eu(III) complexes for the development of water stable bio-labels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterisation of Pi-Conjugated Polymer / Silica Hybrids Containing Regioregular Ionic Polythiophenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Tizit Akim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Desbief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21, pp.18613. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1jm13551a⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 21 (8), pp.2733-2739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0JM03598J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657265v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective chemical sensors based on ﬂuorescent organic nanocrystals conﬁned in sol-gel coatings of controlled porosity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Doped silica nanoparticles containing two-photon luminescent Eu(III) complexes for the development of water stable bio-labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourdolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 132, pp.531. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.18613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1jm13551a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00657228v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Topochemical Polymerization of Diacetylenes: A Joint Synthetic, Structural, Photophysical, and Theoretical Study of a Series of Analogues of a Known Reactive Monomer, 1,6-Bis(diphenylamino)-2,4-hexadiyne (THD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Balog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirela Balog</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">M. Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.3961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm1008703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive and Organosoluble Anatase Nanoparticles by a Surfactant-Free Nonhydrolytic Synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Selective chemical sensors based on ﬂuorescent organic nanocrystals conﬁned in sol-gel coatings of controlled porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sanz-Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm101191a⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132, pp.531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518038v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-Free Organo-Soluble Silica#Titania and Silica Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Reactive and Organosoluble Anatase Nanoparticles by a Surfactant-Free Nonhydrolytic Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21, pp.2577-2579. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm900291p⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 22, pp.4519-4521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm101191a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384024v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brilliant molecular nanocrystals emerging from sol-gel thin films: towards a new generation of fluorescent biochips.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size-Based Characterization of an Ionic Polydiacetylene by Taylor Dispersion Analysis and Capillary Electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain G. Dutremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (7), pp.2679-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma802109f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/31/315301⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00404061v1</w:t>
+                <w:t xml:space="preserve">hal-00381864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Based Characterization of an Ionic Polydiacetylene by Taylor Dispersion Analysis and Capillary Electrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Polymorphs and Colors of Polydiacetylenes: A First Principles Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain G. Dutremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma802109f⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (20), pp.6976-6988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja803768u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381864v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphs and Colors of Polydiacetylenes: A First Principles Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Surfactant-Free Organo-Soluble Silica#Titania and Silica Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja803768u⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.2577-2579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm900291p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381698v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Ionic Water-Soluble Imidazolium-Containing Polydiacetylene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dutremez</w:t>
+                <w:t xml:space="preserve">Brilliant molecular nanocrystals emerging from sol-gel thin films: towards a new generation of fluorescent biochips.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sanz-Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arie van Der Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Barisien</w:t>
+                <w:t xml:space="preserve">B. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Usson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.200700704⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (31), pp.315301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/31/315301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273356v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboranyl Substituted Siloxanes and Octasilsesquioxanes: Synthesis, Characterization, and Reactivity.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilio Jose Juarez-Pérez</w:t>
+                <w:t xml:space="preserve">Red Ionic Water-Soluble Imidazolium-Containing Polydiacetylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chougrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Vinas</w:t>
+                <w:t xml:space="preserve">Sylvain Dutremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Nunez</w:t>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (22), pp.8458-8466. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.580-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma801483c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.200700704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353720v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton spectroscopy of red polydiacetylene chains in single crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Barisien</w:t>
+                <w:t xml:space="preserve">Carboranyl Substituted Siloxanes and Octasilsesquioxanes: Synthesis, Characterization, and Reactivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
+                <w:t xml:space="preserve">Arantzazu Gonzalez-Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhardt Weiser</w:t>
+                <w:t xml:space="preserve">Emilio Jose Juarez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jéromes Deschamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mirela Balog</w:t>
+                <w:t xml:space="preserve">Clara Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.07.031⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (22), pp.8458-8466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma801483c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186913v1</w:t>
+                <w:t xml:space="preserve">hal-00353720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of titania particles with urushiol (Japanese lacquer) and its application to the preparation of polymer-titania hybrids.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takeyuki Suzuki</w:t>
+                <w:t xml:space="preserve">Exciton spectroscopy of red polydiacetylene chains in single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Ito</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhardt Weiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéromes Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Balog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1246/cl.2007.856⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 444 (4-6), pp.309-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186863v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Assemblies from Imidazolyl-Containing Haloalkenes and Haloalkynes: Competition between Halogen and Hydrogen Bonding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Surface modification of titania particles with urushiol (Japanese lacquer) and its application to the preparation of polymer-titania hybrids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeyuki Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200601508⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (7), pp.856-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/cl.2007.856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00189513v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular Assemblies from Imidazolyl-Containing Haloalkenes and Haloalkynes: Competition between Halogen and Hydrogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouchmella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain G. Dutremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (21), pp.6130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200601508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Functional Organotrimethoxysilane Derivative with Strong Intermolecular pi -pi Interaction: One-Pot Grafting Reaction on Oxidized Silicon Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haehyun Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soo Young Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.7132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la061333y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7913,154 +8047,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent molecular nanocrystals in sol-gel thin films or in silicate particles for biophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Eucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Nano and Bio-Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8070,173 +8204,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of V Doping on Physicochemical Properties of Mesoporous Titania with Potential Application in Solar Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjith G. Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abinash Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouchmella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METHODOLOGIES AND APPLICATIONS FOR ANALYTICAL AND PHYSICAL CHEMISTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor &amp; Francis; Apple Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-303, 2018, 978-1-315-15953-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315159539-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8383,51 +8517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessenia Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Ceballos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshang Shan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liulian Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42765-023-00354-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Belmonte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela S&#225;nchez-Sanhueza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Opazo-Capurro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Aguilar-Bolados" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TB02300H" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Xu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109512" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Manseri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benyamina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mansour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherief" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Larbaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2023.29915" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myleidi Vera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palacio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivathsava Surabhi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54986" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Shan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03276337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Du" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.04.111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237263" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116697" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02529205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Xiao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyao Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115958" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03736" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Zou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091789" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02918376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69133-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Benalioua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bentouami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147577" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10165547" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228575" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.310" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02363331v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Bruyn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00483H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Foresti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.04.077" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario De&#8197;bruyn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900781" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Yao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01779446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA05928D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA04128H" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625848v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.06.106" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08165K" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02598B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plumejeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603086" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3F6LRT9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaschowitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freuberger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fontaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4037-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434891v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumejeau Sandrine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brosillon Stephan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501293" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MD8FXBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501561" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFL4GW7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.09.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.123.695" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b00299" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919329v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Zimmermann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401000t" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fahsi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chougrani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27057b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Djafer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5HJ0NXB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kobayashi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Saito" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Matsukawa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C404A7898AE552FA5F5BFBEB8A7DFD1B2DCB875B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Nair" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Samdarshi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makiabadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40576H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909114v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30875D" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626976v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100391" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV3PSKQQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizit Akim" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03598J" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm13551a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz-Menez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DNPK3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyahia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1008703" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518038v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101191a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384024v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900291p" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404061v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/31/315301" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R671HBR7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381864v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G. Dutremez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma802109f" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803768u" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dutremez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200700704" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353720v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Gonzalez-Campo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jose Juarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Nunez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801483c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186913v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhardt Weiser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romes Deschamps" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.07.031" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186863v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeyuki Suzuki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ito" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2007.856" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189513v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601508" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D84A7D6C019AB2E1C8F406FF8A9821386FF64299/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352887v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haehyun Nam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Young Park" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061333y" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XH2KDB0C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417073v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Eucat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonniere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056230v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith G. Nair" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abinash Das" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781315159539-26/influence-doping-physicochemical-properties-mesoporous-titania-potential-application-solar-photocatalysis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159539-26" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05589289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ulloa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Aguilar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Ponce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114678" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessenia Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Ceballos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100638" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshang Shan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liulian Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42765-023-00354-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Belmonte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela S&#225;nchez-Sanhueza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Opazo-Capurro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Aguilar-Bolados" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TB02300H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109512" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Manseri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benyamina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mansour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherief" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Larbaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2023.29915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myleidi Vera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palacio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivathsava Surabhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54986" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Yan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Shan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107713" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03276337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Guo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Du" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.04.111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116697" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02529205v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Xiao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyao Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115958" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03736" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Zou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091789" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02918376v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69133-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Benalioua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bentouami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147577" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10165547" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario De&#8197;bruyn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900781" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Yao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.310" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02363331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5209" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Foresti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.04.077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Bruyn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00483H" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01779446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA05928D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA04128H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.06.106" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08165K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaschowitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freuberger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fontaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4037-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumejeau Sandrine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brosillon Stephan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501293" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MD8FXBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02598B" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plumejeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603086" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3F6LRT9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501561" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFL4GW7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.123.695" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177752v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b00299" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Zimmermann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401000t" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fahsi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chougrani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27057b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923562v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Djafer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5HJ0NXB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kobayashi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Saito" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Matsukawa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C404A7898AE552FA5F5BFBEB8A7DFD1B2DCB875B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949585v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Nair" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Samdarshi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makiabadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40576H" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909114v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30875D" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100391" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV3PSKQQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizit Akim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03598J" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm13551a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyahia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1008703" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657228v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz-Menez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DNPK3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518038v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101191a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381864v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G. Dutremez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma802109f" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381698v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803768u" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384024v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900291p" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404061v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/31/315301" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R671HBR7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273356v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dutremez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200700704" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Gonzalez-Campo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jose Juarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Nunez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801483c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186913v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhardt Weiser" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romes Deschamps" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.07.031" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186863v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeyuki Suzuki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ito" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2007.856" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601508" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D84A7D6C019AB2E1C8F406FF8A9821386FF64299/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352887v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haehyun Nam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Young Park" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061333y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XH2KDB0C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417073v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Eucat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonniere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056230v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith G. Nair" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abinash Das" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781315159539-26/influence-doping-physicochemical-properties-mesoporous-titania-potential-application-solar-photocatalysis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159539-26" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>