--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -502,593 +502,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of graphene oxide lateral dimensions on the properties of methacrylated gelatin nanocomposite hydrogels</w:t>
+                <w:t xml:space="preserve">Influence of TiO 2 nanofiller geometry on the rheological and optical properties of poly(acrylic acid)‐based nanocomposite hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Belmonte</w:t>
+                <w:t xml:space="preserve">Myleidi Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Sánchez-Sanhueza</w:t>
+                <w:t xml:space="preserve">Daniel Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Opazo-Capurro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héctor Aguilar-Bolados</w:t>
+                <w:t xml:space="preserve">Srivathsava Surabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2TB02300H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.54986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764515v1</w:t>
+                <w:t xml:space="preserve">hal-04424436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced single-electron transfer for efficiently photocatalytic H2O2 production over g-C3N4 decorated with TEMPO-oxidized cellulosic carbon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tianshang Shan</w:t>
+                <w:t xml:space="preserve">Improved photocatalytic performance under visible light of a novel Bi2O3-CdO-CdCO3 ternary composite on glass wool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Manseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Luo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Imane Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xia Xu</w:t>
+                <w:t xml:space="preserve">Meriem Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Larbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.109512⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 308, pp.137-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2023.29915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764486v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved photocatalytic performance under visible light of a novel Bi2O3-CdO-CdCO3 ternary composite on glass wool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of graphene oxide lateral dimensions on the properties of methacrylated gelatin nanocomposite hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Mansour</w:t>
+                <w:t xml:space="preserve">Diego Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Cherief</w:t>
+                <w:t xml:space="preserve">Gabriela Sánchez-Sanhueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Larbaoui</w:t>
+                <w:t xml:space="preserve">Andrés Opazo-Capurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Aguilar-Bolados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2023.29915⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.1987-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2TB02300H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764534v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of TiO 2 nanofiller geometry on the rheological and optical properties of poly(acrylic acid)‐based nanocomposite hydrogels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Mella</w:t>
+                <w:t xml:space="preserve">Enhanced single-electron transfer for efficiently photocatalytic H2O2 production over g-C3N4 decorated with TEMPO-oxidized cellulosic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianshang Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Palacio</w:t>
+                <w:t xml:space="preserve">Hao Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srivathsava Surabhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Xia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 141 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.109512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.54986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.109512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424436v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-free photocatalyst for nitrogen fixation under visible light based on COF/g-C3N4/ CNT nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaxin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,399 +1544,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol-plasticized agarose separator suppressing dendritic growth in Li metal battery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blin</w:t>
+                <w:t xml:space="preserve">Key Insights, Tools, and Future Prospects on Oyster Shell End-of-Life: A Critical Analysis of Sustainable Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116697⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900332v1</w:t>
+                <w:t xml:space="preserve">hal-02456404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-nanocoated ZnO by TEMPO-oxidized cellulose templating for improved photocatalytic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwei Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liulian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 235, pp.115958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Insights, Tools, and Future Prospects on Oyster Shell End-of-Life: A Critical Analysis of Sustainable Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bonnard</w:t>
+                <w:t xml:space="preserve">Glycerol-plasticized agarose separator suppressing dendritic growth in Li metal battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Touja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (1), pp.26-38. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.116697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456404v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TinO2n−1 Suboxide Phases in TiO2/C Nanocomposites Engineered by Non-hydrolytic Sol–Gel with Enhanced Electrocatalytic Properties</w:t>
               </w:r>
@@ -2169,64 +2169,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect between PVP and glass wool for improvement of the photocatalytic activity under visible light of bismuth (III) oxyhalide and access to α-Bi2O3-BiOI-BiOBr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Benalioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,103 +2571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn-free MOFs like MIL-53(Al) and MIL-125(Ti) for the preparation of defect-rich, ultrafine ZnO nanosheets with high photocatalytic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiushi Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liulian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 244, pp.719-731. </w:t>
@@ -2705,77 +2705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Bi2O3-ZnO composite deposited on glass wool. Effect of the synthesis method on photocatalytic efficiency under visible light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kada Manseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Benalioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengnan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwei Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4096,583 +4096,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium insertion properties of mesoporous nanocrystalline TiO2 and TiO2–V2O5 microspheres prepared by non-hydrolytic sol–gel</w:t>
+                <w:t xml:space="preserve">M-​Doped TiO2 and TiO2-​MxOy Mixed Oxides (M = V, Bi, W) by Reactive Mineralization of Cellulose - Evaluation of Their Photocatalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Escamilla-Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+                <w:t xml:space="preserve">Plumejeau Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kaschowitz</w:t>
+                <w:t xml:space="preserve">Rivallin Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Freuberger</w:t>
+                <w:t xml:space="preserve">Brosillon Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Fontaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ayral André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-016-4037-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300471v1</w:t>
+                <w:t xml:space="preserve">hal-01434891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-​Doped TiO2 and TiO2-​MxOy Mixed Oxides (M = V, Bi, W) by Reactive Mineralization of Cellulose - Evaluation of Their Photocatalytic Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lithium insertion properties of mesoporous nanocrystalline TiO2 and TiO2–V2O5 microspheres prepared by non-hydrolytic sol–gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivallin Matthieu</w:t>
+                <w:t xml:space="preserve">A. M. Escamilla-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brosillon Stephan</w:t>
+                <w:t xml:space="preserve">M. Kaschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayral André</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Freuberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501293⟩</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-016-4037-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01434891v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electrochemical encounter between sodium and mesoporous anatase TiO2 as a Na-ion electrode</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Reductive Dehydration of Cellulose by Solid​/Gas Reaction with TiCl4 at Low Temperature: A Cheap, Simple, and Green Process for Preparing Anatase Nanoplates and TiO2​/C Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Daenens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+                <w:t xml:space="preserve">Sandrine Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brosillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CE02598B⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (48), pp.17262-17268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345469v1</w:t>
+                <w:t xml:space="preserve">hal-01434884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reductive Dehydration of Cellulose by Solid​/Gas Reaction with TiCl4 at Low Temperature: A Cheap, Simple, and Green Process for Preparing Anatase Nanoplates and TiO2​/C Composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heux</w:t>
+                <w:t xml:space="preserve">On the electrochemical encounter between sodium and mesoporous anatase TiO2 as a Na-ion electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Daenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603086⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (23), pp.4431-4437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CE02598B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01434884v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Titania@Carbon Nanocomposite from Urea-Impregnated Cellulose for Efficient Lithium and Sodium Batteries</w:t>
               </w:r>
@@ -4710,51 +4710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (3), pp.264-273. </w:t>
@@ -4817,51 +4817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid metal oxide@biopolymer materials precursors of metal oxides and metal oxide-carbon composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4921,90 +4921,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of Nanocellulose Aerogel into TiO2 and TiO2@C Nano-thorns by Direct Anhydrous Mineralization with TiCl4. Evaluation of Electrochemical Properties in Li Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (27), pp.14584-14592. </w:t>
@@ -5036,295 +5036,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of CMONS Nanocrystals Grown in Silicate Particles through a Spray-Drying Process</w:t>
+                <w:t xml:space="preserve">Stability and solid-state polymerization reactivity of imidazolyl- and benzimidazolyl-substituted diacetylenes: pivotal role of lattice water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Philippot</w:t>
+                <w:t xml:space="preserve">Karim Fahsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Zimmermann</w:t>
+                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dubois</w:t>
+                <w:t xml:space="preserve">Kamel Chougrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bacia</w:t>
+                <w:t xml:space="preserve">Lydie Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (12), pp.5241-5248. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.4261-4279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg401000t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ce27057b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919329v1</w:t>
+                <w:t xml:space="preserve">hal-00825243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and solid-state polymerization reactivity of imidazolyl- and benzimidazolyl-substituted diacetylenes: pivotal role of lattice water</w:t>
+                <w:t xml:space="preserve">Polymorphism of CMONS Nanocrystals Grown in Silicate Particles through a Spray-Drying Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Fahsi</w:t>
+                <w:t xml:space="preserve">Cécile Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
+                <w:t xml:space="preserve">Josephine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Chougrani</w:t>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Viau</w:t>
+                <w:t xml:space="preserve">Maria Bacia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.4261-4279. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (12), pp.5241-5248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ce27057b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cg401000t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825243v1</w:t>
+                <w:t xml:space="preserve">hal-00919329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modification of titania powder P25 with phosphate and phosphonic acids - Effect on thermal stability and photocatalytic activity</w:t>
               </w:r>
@@ -5581,64 +5581,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-shell and doped silicate nanoparticles prepared by a spray-drying process for the development of biological luminescent tracer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bourdolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5836,64 +5836,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New core-shell hybrid nanoparticles for biophotonics: fluorescent organic nanocrystals confined in organosilicate spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,51 +6220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped silica nanoparticles containing two-photon luminescent Eu(III) complexes for the development of water stable bio-labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bourdolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,51 +6354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Topochemical Polymerization of Diacetylenes: A Joint Synthetic, Structural, Photophysical, and Theoretical Study of a Series of Analogues of a Known Reactive Monomer, 1,6-Bis(diphenylamino)-2,4-hexadiyne (THD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6732,278 +6732,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Based Characterization of an Ionic Polydiacetylene by Taylor Dispersion Analysis and Capillary Electrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Polymorphs and Colors of Polydiacetylenes: A First Principles Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain G. Dutremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cottet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (7), pp.2679-2685. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (20), pp.6976-6988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma802109f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja803768u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381864v1</w:t>
+                <w:t xml:space="preserve">hal-00381698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphs and Colors of Polydiacetylenes: A First Principles Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Size-Based Characterization of an Ionic Polydiacetylene by Taylor Dispersion Analysis and Capillary Electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain G. Dutremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Barisien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131 (20), pp.6976-6988. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (7), pp.2679-2685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja803768u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma802109f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381698v1</w:t>
+                <w:t xml:space="preserve">hal-00381864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfactant-Free Organo-Soluble Silica#Titania and Silica Nanoparticles</w:t>
               </w:r>
@@ -7252,103 +7252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Ionic Water-Soluble Imidazolium-Containing Polydiacetylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chougrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dutremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Barisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29, pp.580-586. </w:t>
@@ -7514,407 +7514,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton spectroscopy of red polydiacetylene chains in single crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Assemblies from Imidazolyl-Containing Haloalkenes and Haloalkynes: Competition between Halogen and Hydrogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Legrand</w:t>
+                <w:t xml:space="preserve">Karim Bouchmella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain G. Dutremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhardt Weiser</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (21), pp.6130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200601508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.07.031⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186913v1</w:t>
+                <w:t xml:space="preserve">hal-00189513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of titania particles with urushiol (Japanese lacquer) and its application to the preparation of polymer-titania hybrids.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+                <w:t xml:space="preserve">Exciton spectroscopy of red polydiacetylene chains in single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeyuki Suzuki</w:t>
+                <w:t xml:space="preserve">Laurent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Ito</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerhardt Weiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéromes Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Balog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1246/cl.2007.856⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 444 (4-6), pp.309-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186863v1</w:t>
+                <w:t xml:space="preserve">hal-00186913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Assemblies from Imidazolyl-Containing Haloalkenes and Haloalkynes: Competition between Halogen and Hydrogen Bonding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface modification of titania particles with urushiol (Japanese lacquer) and its application to the preparation of polymer-titania hybrids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
+                <w:t xml:space="preserve">Takeyuki Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200601508⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (7), pp.856-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/cl.2007.856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00189513v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Organotrimethoxysilane Derivative with Strong Intermolecular pi -pi Interaction: One-Pot Grafting Reaction on Oxidized Silicon Substrates</w:t>
               </w:r>
@@ -8061,77 +8061,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent molecular nanocrystals in sol-gel thin films or in silicate particles for biophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Eucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8257,51 +8257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjith G. Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abinash Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouchmella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METHODOLOGIES AND APPLICATIONS FOR ANALYTICAL AND PHYSICAL CHEMISTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8517,51 +8517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05589289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ulloa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Aguilar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Ponce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114678" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessenia Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Ceballos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100638" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshang Shan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liulian Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42765-023-00354-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Belmonte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela S&#225;nchez-Sanhueza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Opazo-Capurro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Aguilar-Bolados" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TB02300H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109512" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Manseri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benyamina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mansour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherief" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Larbaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2023.29915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myleidi Vera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palacio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivathsava Surabhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54986" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Yan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Shan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107713" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03276337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Guo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Du" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.04.111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116697" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02529205v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Xiao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyao Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115958" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03736" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Zou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091789" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02918376v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69133-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Benalioua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bentouami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147577" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10165547" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario De&#8197;bruyn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900781" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Yao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.310" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02363331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5209" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Foresti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.04.077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Bruyn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00483H" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01779446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA05928D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA04128H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.06.106" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08165K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaschowitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freuberger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fontaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4037-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumejeau Sandrine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brosillon Stephan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501293" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MD8FXBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02598B" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plumejeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603086" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3F6LRT9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501561" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFL4GW7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.123.695" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177752v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b00299" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Zimmermann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401000t" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fahsi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chougrani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27057b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923562v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Djafer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5HJ0NXB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kobayashi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Saito" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Matsukawa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C404A7898AE552FA5F5BFBEB8A7DFD1B2DCB875B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949585v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Nair" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Samdarshi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makiabadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40576H" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909114v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30875D" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100391" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV3PSKQQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizit Akim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03598J" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm13551a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyahia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1008703" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657228v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz-Menez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DNPK3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518038v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101191a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381864v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G. Dutremez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma802109f" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381698v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803768u" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384024v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900291p" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404061v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/31/315301" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R671HBR7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273356v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dutremez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200700704" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Gonzalez-Campo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jose Juarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Nunez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801483c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186913v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhardt Weiser" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romes Deschamps" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.07.031" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186863v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeyuki Suzuki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ito" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2007.856" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601508" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D84A7D6C019AB2E1C8F406FF8A9821386FF64299/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352887v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haehyun Nam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Young Park" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061333y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XH2KDB0C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417073v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Eucat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonniere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056230v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith G. Nair" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abinash Das" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781315159539-26/influence-doping-physicochemical-properties-mesoporous-titania-potential-application-solar-photocatalysis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159539-26" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05589289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ulloa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Aguilar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Ponce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114678" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ulloa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessenia Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Ceballos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100638" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshang Shan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liulian Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42765-023-00354-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myleidi Vera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palacio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivathsava Surabhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54986" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Manseri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benyamina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mansour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherief" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Larbaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2023.29915" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Belmonte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela S&#225;nchez-Sanhueza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Opazo-Capurro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Aguilar-Bolados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TB02300H" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Luo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109512" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Yan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Shan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107713" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03276337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Guo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Du" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.04.111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03736" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02529205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Xiao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyao Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115958" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116697" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02990958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Zou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091789" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02918376v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69133-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Benalioua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bentouami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147577" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10165547" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario De&#8197;bruyn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900781" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Yao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.310" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02363331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.5209" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Foresti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.04.077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Bruyn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00483H" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01779446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Manuel Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA05928D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA04128H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.06.106" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G. Alauzun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08165K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumejeau Sandrine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivallin Matthieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brosillon Stephan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501293" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MD8FXBN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Escamilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaschowitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freuberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fontaine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-4037-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plumejeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3F6LRT9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345469v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02598B" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501561" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFL4GW7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.123.695" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177752v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b00299" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fahsi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chougrani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce27057b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Zimmermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401000t" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923562v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Djafer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5HJ0NXB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kobayashi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Saito" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Matsukawa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C404A7898AE552FA5F5BFBEB8A7DFD1B2DCB875B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949585v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Nair" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Samdarshi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makiabadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40576H" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909114v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30875D" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100391" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV3PSKQQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizit Akim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desbief" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03598J" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm13551a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyahia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1008703" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657228v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanz-Menez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DNPK3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518038v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101191a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G. Dutremez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803768u" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma802109f" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384024v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900291p" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404061v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/31/315301" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R671HBR7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273356v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dutremez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200700704" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Gonzalez-Campo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jose Juarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Nunez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801483c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189513v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601508" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D84A7D6C019AB2E1C8F406FF8A9821386FF64299/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186913v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhardt Weiser" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romes Deschamps" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.07.031" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186863v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeyuki Suzuki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ito" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2007.856" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352887v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haehyun Nam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Young Park" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061333y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XH2KDB0C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417073v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Eucat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonniere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056230v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith G. Nair" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abinash Das" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781315159539-26/influence-doping-physicochemical-properties-mesoporous-titania-potential-application-solar-photocatalysis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315159539-26" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>