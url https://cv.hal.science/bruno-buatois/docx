--- v0 (2026-03-06)
+++ v1 (2026-04-21)
@@ -368,468 +368,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t>
+                <w:t xml:space="preserve">Striking variation of pollinator attracting scent within a highly specialized pollination system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+                <w:t xml:space="preserve">Isabelle de Cauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlinde B. de Deyn</w:t>
+                <w:t xml:space="preserve">Roxane Delle-Vedove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie J Zwetsloot</w:t>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t>
+                <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (2), pp.388-400. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (4), pp.856-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391220v2</w:t>
+                <w:t xml:space="preserve">hal-04966402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking variation of pollinator attracting scent within a highly specialized pollination system</w:t>
+                <w:t xml:space="preserve">ABOV: A Novel System of Direct Headspace Skin Sampling to Study Human Body Odor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle de Cauwer</w:t>
+                <w:t xml:space="preserve">Valentine Brémond Bostoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Delle-Vedove</w:t>
+                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Godé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (2), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-025-01581-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966402v1</w:t>
+                <w:t xml:space="preserve">hal-05037059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABOV: A Novel System of Direct Headspace Skin Sampling to Study Human Body Odor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Brémond Bostoen</w:t>
+                <w:t xml:space="preserve">Gerlinde B. de Deyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
+                <w:t xml:space="preserve">Marie J Zwetsloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barthes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nicolè</w:t>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (2), pp.31. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (2), pp.388-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-025-01581-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037059v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral Scent Variation in &amp;lt;i&amp;gt;Cyrtorchis letouzeyi&amp;lt;/i&amp;gt; (Orchidaceae) Between Natural Versus Cultivated Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamga Lydie Messado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -896,563 +896,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-random sorting of parental chemical compounds during hybrid speciation</w:t>
+                <w:t xml:space="preserve">Convergent iridescence and divergent chemical signals in sympatric sister-species of Amazonian butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
+                <w:t xml:space="preserve">Joséphine Ledamoisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Develay Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">Rémi Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Dötterl</w:t>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Fuchs</w:t>
+                <w:t xml:space="preserve">Melanie Mcclure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (5), pp.559-571. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.RP106098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jeb/voaf022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.106098.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031513v1</w:t>
+                <w:t xml:space="preserve">hal-04878610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent iridescence and divergent chemical signals in sympatric sister-species of Amazonian butterflies</w:t>
+                <w:t xml:space="preserve">Non-random sorting of parental chemical compounds during hybrid speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Ledamoisel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Develay Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Andraud</w:t>
+                <w:t xml:space="preserve">Stefan Dötterl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Mcclure</w:t>
+                <w:t xml:space="preserve">Roman Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.RP106098. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (5), pp.559-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.106098.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voaf022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878610v1</w:t>
+                <w:t xml:space="preserve">hal-05031513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms and plants can decrease soil greenhouse gas emissions by modulating soil moisture fluctuations and soil macroporosity in a mesocosm experiment</w:t>
+                <w:t xml:space="preserve">Ozone alters the chemical signal required for plant – insect pollination: The case of the Mediterranean fig tree and its specific pollinator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ganault</w:t>
+                <w:t xml:space="preserve">Candice Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Tessie Garinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Shihan</w:t>
+                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0289859. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 919, pp.170861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552879v2</w:t>
+                <w:t xml:space="preserve">hal-04785420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone alters the chemical signal required for plant – insect pollination: The case of the Mediterranean fig tree and its specific pollinator</w:t>
+                <w:t xml:space="preserve">Earthworms and plants can decrease soil greenhouse gas emissions by modulating soil moisture fluctuations and soil macroporosity in a mesocosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Dubuisson</w:t>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Wortham</w:t>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tessie Garinie</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 919, pp.170861. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0289859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785420v1</w:t>
+                <w:t xml:space="preserve">hal-04552879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing oak buds produce volatile emissions in response to herbivory by freshly hatched caterpillars</w:t>
               </w:r>
@@ -1464,51 +1464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Vigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1702,64 +1702,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Semiochemical Candidates Involved in Glossina Palpalis Gambiensis Larviposition Site Selection and Behavioural Responses of Adult Gravid Females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gimonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Wendemanegde Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1849,51 +1849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gouzerh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,64 +1974,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compound emissions from almond shoots during spring: dissociation between reproductive and vegetative organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjélica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2089,295 +2089,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomical and functional responses of microbial communities from forest soils of differing tree species diversity to drying-rewetting cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plants are the drivers of geographic variation of floral odours in brood site pollination mutualisms: A case study of Ficus hirta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Qiong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kezia Goldmann</w:t>
+                <w:t xml:space="preserve">Yufen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2023.150875⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, pp.103952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2023.103952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083344v1</w:t>
+                <w:t xml:space="preserve">hal-04194813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants are the drivers of geographic variation of floral odours in brood site pollination mutualisms: A case study of Ficus hirta</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hui Yu</w:t>
+                <w:t xml:space="preserve">Taxonomical and functional responses of microbial communities from forest soils of differing tree species diversity to drying-rewetting cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Daniel Prada-Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yufen Cheng</w:t>
+                <w:t xml:space="preserve">Kezia Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 121, pp.103952. </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97-98, pp.150875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2023.103952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2023.150875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194813v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral scent of the Mediterranean fig tree: significant inter-varietal difference but strong conservation of the signal responsible for pollinator attraction</w:t>
               </w:r>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hmimsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salama El Fatehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2510,51 +2510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds influence prey composition in Sarracenia carnivorous plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bonadonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,51 +2774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delimiting species in the taxonomically challenging orchid section Pseudophrys: Bayesian analyses of genetic and phenotypic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Joffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2908,51 +2908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odours of cancerous mouse congeners: detection and attractiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gouzerh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,51 +3055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gouzerh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3157,364 +3157,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence for long-range male sex pheromones in two malaria mosquitoes</w:t>
+                <w:t xml:space="preserve">Geographical variation of floral scents in generalist entomophilous species with variable pollinator communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bèwadéyir Poda</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Natasha de Manincor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Diabaté</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hineiti Lou Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Hautekèete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-022-01869-x⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (3), pp.763-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878564v1</w:t>
+                <w:t xml:space="preserve">hal-03658171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variation of floral scents in generalist entomophilous species with variable pollinator communities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">No evidence for long-range male sex pheromones in two malaria mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bèwadéyir Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hineiti Lou Chao</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Hautekèete</w:t>
+                <w:t xml:space="preserve">Abdoulaye Diabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (3), pp.763-778. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (11), pp.1676-1686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-022-01869-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658171v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric Ozone Alters the Chemical Signal Emitted by an Emblematic Plant of the Mediterranean Region: The True Lavender (Lavandula angustifolia Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3613,51 +3613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rayaissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (2), pp.301-309. </w:t>
@@ -3708,51 +3708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Intraspecific Variability of the above and Belowground Emissions of Volatile Organic Compounds in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafissa Dehimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3806,425 +3806,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral scent evolution in the section Pseudophrys : pollinator‐mediated selection or phylogenetic constraints?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical signal is in the blend: bases of plant-pollinator encounter in a highly specialized interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Joffard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/plb.13104⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.10071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66655-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995725v1</w:t>
+                <w:t xml:space="preserve">hal-03037647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher tree diversity increases soil microbial resistance to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-020-1112-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical signal is in the blend: bases of plant-pollinator encounter in a highly specialized interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Floral scent evolution in the section Pseudophrys : pollinator‐mediated selection or phylogenetic constraints?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Joffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxia Deng</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Arnal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Montgelard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.10071. </w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66655-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/plb.13104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037647v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of floral scent variation in the food-deceptive orchid Orchis mascula</w:t>
               </w:r>
@@ -4357,90 +4357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Chemical signal is in the blend: bases of plant-pollinator encounter in a highly specialized interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxia Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.19346. </w:t>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (8), pp.1028-1038. </w:t>
@@ -4638,51 +4638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4768,51 +4768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pessato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4991,295 +4991,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preen oil chemical composition encodes individuality, seasonal variation and kinship in black kites Milvus migrans</w:t>
+                <w:t xml:space="preserve">Pollination along an elevational gradient mediated both by floral scent and pollinator compatibility in the fig and fig-wasp mutualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Potier</w:t>
+                <w:t xml:space="preserve">Daniel Souto-Vilarós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malicia Besnard</w:t>
+                <w:t xml:space="preserve">Michal Rindos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Schikorski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Duriez</w:t>
+                <w:t xml:space="preserve">Mentap Sisol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jav.01728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (6), pp.2256-2273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285167v1</w:t>
+                <w:t xml:space="preserve">hal-02383027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination along an elevational gradient mediated both by floral scent and pollinator compatibility in the fig and fig-wasp mutualism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preen oil chemical composition encodes individuality, seasonal variation and kinship in black kites Milvus migrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Souto-Vilarós</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Malicia Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentap Sisol</w:t>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106 (6), pp.2256-2273. </w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (7), pp.e01728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jav.01728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383027v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pteridaceae Fragrant Resource and Bioactive Potential: A Mini-review of Aroma Compounds</w:t>
               </w:r>
@@ -5317,51 +5317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (5), pp.651-655. </w:t>
@@ -5546,51 +5546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odour of King Penguin feathers analysed using direct thermal desorption discriminates between individuals but not sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Gabirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,51 +5702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Gabirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 181 (3), pp.711-726. </w:t>
@@ -5836,51 +5836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Tashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.1-8. </w:t>
@@ -5944,51 +5944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zeeshan Majeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,51 +6091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fruchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6384,51 +6384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fruchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.137-140. </w:t>
@@ -6492,51 +6492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Mchergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6651,51 +6651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6752,566 +6752,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile composition of six horsetails: prospects and perspectives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">An experimental test of the hypothesis of non-homeostatic consumer stoichiometry in a plant litter–microbe system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1934578X1300800426⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (6), pp.764-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194690v1</w:t>
+                <w:t xml:space="preserve">hal-01604136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental test of the hypothesis of non-homeostatic consumer stoichiometry in a plant litter–microbe system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Leaf isoprene emission declines in Quercus pubescens seedlings experiencing drought – Any implication of soluble sugars and mitochondrial respiration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Rodríguez-Calcerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12108⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01604136v1</w:t>
+                <w:t xml:space="preserve">hal-03799999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf isoprene emission declines in Quercus pubescens seedlings experiencing drought – Any implication of soluble sugars and mitochondrial respiration?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of a genetic polymorphism with climate change in a Mediterranean landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Charmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), pp.2893-2897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1215833110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.08.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03799999v1</w:t>
+                <w:t xml:space="preserve">hal-00860487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a genetic polymorphism with climate change in a Mediterranean landscape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roset</w:t>
+                <w:t xml:space="preserve">Volatile composition of six horsetails: prospects and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fruchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (8), pp.2893-2897. </w:t>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.509-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1215833110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1934578X1300800426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860487v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical variations of odour and pollinators, and test for local adaptation by reciprocal transplant of two European Arum species</w:t>
               </w:r>
@@ -7323,51 +7323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pélozuélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7625,51 +7625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fruchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société d'Horticulture et d'Histoire Naturelle de l'Hérault</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 153, pp.96-108</w:t>
@@ -7698,51 +7698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of the functional stability of microbial respiration process: a microcosm study using tropical forest soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7883,51 +7883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7987,64 +7987,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic variation of floral scent in a highly specialized pollination mutualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8114,291 +8114,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compound emissions induced by the aphid Myzus persicae differ among resistant and susceptible peach cultivars and a wild relative</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Biodiversity of volatile organic compounds from five French ferns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rapior</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpq072⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (10), pp.1655-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1934578X1000501028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667584v1</w:t>
+                <w:t xml:space="preserve">hal-02194704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of volatile organic compounds from five French ferns</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Volatile organic compound emissions induced by the aphid Myzus persicae differ among resistant and susceptible peach cultivars and a wild relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Aouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Lacroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (10), pp.1655-1658. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (10), pp.1320-1334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1934578X1000501028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpq072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194704v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of modified interactions with symbionts in a hybrid mediterranean orchid</w:t>
               </w:r>
@@ -8436,51 +8436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (8), pp.1278-1288. </w:t>
@@ -8544,51 +8544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maibritt Hjorth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mondolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Andary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8690,51 +8690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mondolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe La Fisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Talansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9231,64 +9231,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjelica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9382,51 +9382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Wendemanegde Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rayaissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New avenues for the behavioral manipulation of disease vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France. s.n., n.p., 2019</w:t>
@@ -9494,51 +9494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9744,51 +9744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Kriegsfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9869,51 +9869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Al Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9990,51 +9990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Tashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10249,51 +10249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guila Ganem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10357,51 +10357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guila Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10504,51 +10504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e conference of European Society for Vector Ecology e-SOVE, Montpellier, 8-11 octobre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France. s.p., 2012</w:t>
@@ -10885,64 +10885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjelica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10997,64 +10997,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des COV actifs chez les femelles Eurytoma amygdali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjelica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11234,103 +11234,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence that earthworms increase soil greenhouse gas emissions (CO2 and N2O) in the presence of plants and soil-moisture fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
@@ -11394,51 +11394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Mchergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11644,51 +11644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11765,51 +11765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11886,51 +11886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11981,77 +11981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in odour emissions induced by the aphid Myzus persicae among peach cultivars and a wild related species expressing different types of resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane El Aouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12138,103 +12138,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence that earthworms increase soil greenhouse gas emissions (CO 2 and N 2 O) in the presence of plants and soil moisture fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12425,51 +12425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zelvelder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Archange Boupoya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Niangadouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534748v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Qiong Peng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-026-02494-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cauwer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14493" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Br&#233;mond Bostoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard Orteg&#243;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01581-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamga Lydie Messado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.70036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mauxion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106098.3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552879v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Dubuisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessie Garinie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170861" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Graham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-024-01520-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283490v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gouzerh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vigo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CBM-230070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gimonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Wendemanegde Salou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Sanon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-024-01524-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04772179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060324" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anj&#233;lica Leconte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Coutagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.241" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Prada-Salcedo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezia Goldmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2023.150875" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufen Cheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2023.103952" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama El Fatehi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32450-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277603" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Delaitre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245313" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1058550" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maraver" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.059208" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4091348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#232;wad&#233;yir Poda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01869-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andreu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hineiti Lou Chao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13984" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.795588" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ouedraogo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Salou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rayaiss&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12962" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Dehimeche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010237" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joffard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montgelard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pontoizeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1112-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037647v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66655-w" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995748v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia Hidalgo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103600" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75642-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13657" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-73.1.185" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pessato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-2001-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315941v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baramee Sakolrak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthaiwan Sangwanit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuntanat Arnamnart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasana Noisripoom" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.11.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285167v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malicia Besnard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01728" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383027v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Souto-Vilar&#243;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Rindos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentap Sisol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12995" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02194151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1801300531" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Kim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3596-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285213v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gabirot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12544" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zidat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Dell'Ariccia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlx002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594232v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Tashiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00034" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Majeed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144340" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257591v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1501000671" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417194v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.01.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K352TW2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02194220v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1400900138" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063634v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baldacchino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Manon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Puech" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12038" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q2GLMQF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194690v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1300800426" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604136v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12108" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z02XFBXG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799999v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chiche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Shahin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.08.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5WGDHJT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouguet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Charmasson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215833110" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;lozu&#233;lo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;res" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12122" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cadier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2012.01022.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D60040M6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02264762v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204209v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0528-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ4622K5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194699v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1100601138" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304214v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR1SQ2XB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667584v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jackson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Aouni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lacroze" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq072" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194704v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1000501028" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309269v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dainat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900303" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196416v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maibritt Hjorth" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andary" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1194" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGK9VLMF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986492v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La Fisca" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Talansier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl080" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961475v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sb Poda" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buatois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lapeyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dormont" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diabat&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961445v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lapeyre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961441v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710218v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjelica Leconte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174646v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267066v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961462v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimonneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Rayaisse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743434v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Kriegsfeld" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801046v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Al Halabi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740011v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjt055" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808609v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746701v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746739v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076501v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076493v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961406v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896122v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143630v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961394v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449979v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8599" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279626v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertolone" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748133v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266647v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266975v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266973v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821624v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830111v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zelvelder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Archange Boupoya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Niangadouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534748v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Qiong Peng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-026-02494-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cauwer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14493" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Br&#233;mond Bostoen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard Orteg&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01581-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamga Lydie Messado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.70036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mauxion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106098.3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Dubuisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessie Garinie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170861" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552879v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289859" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Graham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-024-01520-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283490v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gouzerh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vigo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CBM-230070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gimonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Wendemanegde Salou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Sanon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-024-01524-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04772179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060324" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anj&#233;lica Leconte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Coutagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.241" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufen Cheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2023.103952" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Prada-Salcedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezia Goldmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2023.150875" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama El Fatehi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32450-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277603" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Delaitre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245313" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1058550" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maraver" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.059208" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4091348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andreu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hineiti Lou Chao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13984" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#232;wad&#233;yir Poda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01869-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.795588" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ouedraogo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Salou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rayaiss&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12962" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Dehimeche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010237" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66655-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pontoizeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1112-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joffard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montgelard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13104" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995748v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia Hidalgo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103600" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75642-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13657" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-73.1.185" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pessato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-2001-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315941v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baramee Sakolrak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthaiwan Sangwanit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuntanat Arnamnart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasana Noisripoom" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.11.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Souto-Vilar&#243;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Rindos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentap Sisol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12995" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285167v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malicia Besnard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01728" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02194151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1801300531" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Kim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3596-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285213v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gabirot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12544" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zidat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Dell'Ariccia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlx002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594232v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Tashiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00034" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Majeed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144340" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257591v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1501000671" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417194v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.01.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K352TW2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02194220v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1400900138" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063634v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baldacchino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Manon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Puech" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12038" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q2GLMQF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604136v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12108" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z02XFBXG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799999v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chiche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Shahin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.08.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5WGDHJT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860487v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouguet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Charmasson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215833110" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1300800426" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;lozu&#233;lo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;res" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12122" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cadier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2012.01022.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D60040M6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02264762v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204209v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0528-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ4622K5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194699v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1100601138" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304214v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR1SQ2XB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194704v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1000501028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667584v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jackson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Aouni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lacroze" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq072" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309269v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dainat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900303" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196416v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maibritt Hjorth" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andary" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1194" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGK9VLMF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986492v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La Fisca" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Talansier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl080" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961475v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sb Poda" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buatois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lapeyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dormont" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diabat&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961445v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lapeyre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961441v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710218v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjelica Leconte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174646v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267066v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961462v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimonneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Rayaisse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743434v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Kriegsfeld" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801046v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Al Halabi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740011v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjt055" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808609v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746701v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746739v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076501v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076493v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961406v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896122v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143630v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961394v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449979v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8599" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279626v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertolone" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748133v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266647v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266975v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266973v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821624v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830111v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>