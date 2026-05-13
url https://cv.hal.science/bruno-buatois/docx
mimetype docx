--- v1 (2026-04-21)
+++ v2 (2026-05-13)
@@ -368,291 +368,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking variation of pollinator attracting scent within a highly specialized pollination system</w:t>
+                <w:t xml:space="preserve">ABOV: A Novel System of Direct Headspace Skin Sampling to Study Human Body Odor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle de Cauwer</w:t>
+                <w:t xml:space="preserve">Valentine Brémond Bostoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Delle-Vedove</w:t>
+                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dufay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113 (4), pp.856-868. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (2), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-025-01581-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966402v1</w:t>
+                <w:t xml:space="preserve">hal-05037059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABOV: A Novel System of Direct Headspace Skin Sampling to Study Human Body Odor</w:t>
+                <w:t xml:space="preserve">Striking variation of pollinator attracting scent within a highly specialized pollination system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Brémond Bostoen</w:t>
+                <w:t xml:space="preserve">Isabelle de Cauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
+                <w:t xml:space="preserve">Roxane Delle-Vedove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barthes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nicolè</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (2), pp.31. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (4), pp.856-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-025-01581-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037059v1</w:t>
+                <w:t xml:space="preserve">hal-04966402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t>
               </w:r>
@@ -785,51 +785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral Scent Variation in &amp;lt;i&amp;gt;Cyrtorchis letouzeyi&amp;lt;/i&amp;gt; (Orchidaceae) Between Natural Versus Cultivated Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamga Lydie Messado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,51 +915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent iridescence and divergent chemical signals in sympatric sister-species of Amazonian butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Ledamoisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Doniol-Valcroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Develay Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dötterl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,2725 +1164,2725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone alters the chemical signal required for plant – insect pollination: The case of the Mediterranean fig tree and its specific pollinator</w:t>
+                <w:t xml:space="preserve">Partial role of volatile organic compounds in behavioural responses of mice to bedding from cancer-affected congeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Dubuisson</w:t>
+                <w:t xml:space="preserve">Flora Gouzerh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Wortham</w:t>
+                <w:t xml:space="preserve">Laurent Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tessie Garinie</w:t>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+                <w:t xml:space="preserve">Maicol Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170861⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (10), pp.bio060324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.060324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785420v1</w:t>
+                <w:t xml:space="preserve">hal-04772179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms and plants can decrease soil greenhouse gas emissions by modulating soil moisture fluctuations and soil macroporosity in a mesocosm experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing oak buds produce volatile emissions in response to herbivory by freshly hatched caterpillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ganault</w:t>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Caro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289859⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (9-10), pp.503-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-024-01520-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552879v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing oak buds produce volatile emissions in response to herbivory by freshly hatched caterpillars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone alters the chemical signal required for plant – insect pollination: The case of the Mediterranean fig tree and its specific pollinator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessie Garinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica L. Graham</w:t>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Staudt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-024-01520-y⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 919, pp.170861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296652v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary VOCs as biomarkers of early stage lung tumour development in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworms and plants can decrease soil greenhouse gas emissions by modulating soil moisture fluctuations and soil macroporosity in a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Gouzerh</w:t>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Vigo</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dormont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervé</w:t>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Biomarkers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (2), pp.113-125. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0289859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/CBM-230070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283490v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Semiochemical Candidates Involved in Glossina Palpalis Gambiensis Larviposition Site Selection and Behavioural Responses of Adult Gravid Females</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urinary VOCs as biomarkers of early stage lung tumour development in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Gouzerh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Gimonneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gwenaëlle Vigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadege Sanon</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-024-01524-8⟩</w:t>
+              <w:t xml:space="preserve">Cancer Biomarkers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), pp.113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CBM-230070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877250v1</w:t>
+                <w:t xml:space="preserve">hal-04283490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial role of volatile organic compounds in behavioural responses of mice to bedding from cancer-affected congeners</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Identification of Semiochemical Candidates Involved in Glossina Palpalis Gambiensis Larviposition Site Selection and Behavioural Responses of Adult Gravid Females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gimonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hervé</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Wendemanegde Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maicol Mancini</w:t>
+                <w:t xml:space="preserve">Nadege Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (10), pp.bio060324. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (9-10), pp.439-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.060324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-024-01524-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04772179v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compound emissions from almond shoots during spring: dissociation between reproductive and vegetative organs</w:t>
+                <w:t xml:space="preserve">Volatile organic compounds influence prey composition in Sarracenia carnivorous plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjélica Leconte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Corentin Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Coutagne</w:t>
+                <w:t xml:space="preserve">Jean-Marie Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Duval</w:t>
+                <w:t xml:space="preserve">Claire Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hattermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.241⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.e0277603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193216v1</w:t>
+                <w:t xml:space="preserve">hal-04075816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants are the drivers of geographic variation of floral odours in brood site pollination mutualisms: A case study of Ficus hirta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The influence of plant odours on sexual readiness in an insectivorous songbird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Delaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bonadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2023.103952⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226 (6), pp.jeb245313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.245313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194813v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomical and functional responses of microbial communities from forest soils of differing tree species diversity to drying-rewetting cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Daniel Prada-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kezia Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 97-98, pp.150875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pedobi.2023.150875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral scent of the Mediterranean fig tree: significant inter-varietal difference but strong conservation of the signal responsible for pollinator attraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younes Hmimsa</w:t>
+                <w:t xml:space="preserve">Plants are the drivers of geographic variation of floral odours in brood site pollination mutualisms: A case study of Ficus hirta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Qiong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salama El Fatehi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+                <w:t xml:space="preserve">Yufen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-32450-6⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, pp.103952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2023.103952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123349v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compounds influence prey composition in Sarracenia carnivorous plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile organic compound emissions from almond shoots during spring: dissociation between reproductive and vegetative organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjélica Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bessiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tom Hattermann</w:t>
+                <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277603⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075816v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of plant odours on sexual readiness in an insectivorous songbird</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Caro</w:t>
+                <w:t xml:space="preserve">Floral scent of the Mediterranean fig tree: significant inter-varietal difference but strong conservation of the signal responsible for pollinator attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hmimsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Delaitre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Salama El Fatehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bonadonna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 226 (6), pp.jeb245313. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.5642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.245313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-32450-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051028v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delimiting species in the taxonomically challenging orchid section Pseudophrys: Bayesian analyses of genetic and phenotypic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tropospheric Ozone Alters the Chemical Signal Emitted by an Emblematic Plant of the Mediterranean Region: The True Lavender (Lavandula angustifolia Mill.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Joffard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.1058550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.1058550⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 10, pp.795588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.795588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869075v1</w:t>
+                <w:t xml:space="preserve">hal-03871592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odours of cancerous mouse congeners: detection and attractiveness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Delimiting species in the taxonomically challenging orchid section Pseudophrys: Bayesian analyses of genetic and phenotypic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Joffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maicol Mancini</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Véla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Maraver</w:t>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (4), pp.bio059208. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1058550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.059208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.1058550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712668v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Volatile Organic Compounds from Preclinical Lung Cancer Mouse Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Odours of cancerous mouse congeners: detection and attractiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gouzerh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maicol Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maraver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4091348⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.bio059208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.059208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399814v1</w:t>
+                <w:t xml:space="preserve">hal-03712668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variation of floral scents in generalist entomophilous species with variable pollinator communities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Detection of Volatile Organic Compounds from Preclinical Lung Cancer Mouse Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Gouzerh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nina Hautekèete</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maicol Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13984⟩</w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4091348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658171v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence for long-range male sex pheromones in two malaria mosquitoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical variation of floral scents in generalist entomophilous species with variable pollinator communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha de Manincor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hineiti Lou Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bèwadéyir Poda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Diabaté</w:t>
+                <w:t xml:space="preserve">Nina Hautekèete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-022-01869-x⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (3), pp.763-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878564v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Ozone Alters the Chemical Signal Emitted by an Emblematic Plant of the Mediterranean Region: The True Lavender (Lavandula angustifolia Mill.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">No evidence for long-range male sex pheromones in two malaria mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bèwadéyir Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Proffit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdoulaye Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.795588. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (11), pp.1676-1686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.795588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-022-01869-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871592v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larviposition site selection mediated by volatile semiochemicals in Glossina palpalis gambiensis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the Intraspecific Variability of the above and Belowground Emissions of Volatile Organic Compounds in Tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Ouedraogo</w:t>
+                <w:t xml:space="preserve">Nafissa Dehimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Salou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.12962⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26010237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978696v1</w:t>
+                <w:t xml:space="preserve">hal-03144655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Intraspecific Variability of the above and Belowground Emissions of Volatile Organic Compounds in Tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Larviposition site selection mediated by volatile semiochemicals in Glossina palpalis gambiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gimonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nafissa Dehimeche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ernest Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rayaissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (1), pp.237. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (2), pp.301-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26010237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.12962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144655v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical signal is in the blend: bases of plant-pollinator encounter in a highly specialized interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxia Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3946,90 +3946,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher tree diversity increases soil microbial resistance to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4093,64 +4093,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral scent evolution in the section Pseudophrys : pollinator‐mediated selection or phylogenetic constraints?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,90 +4210,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of floral scent variation in the food-deceptive orchid Orchis mascula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Garcia Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4338,295 +4338,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Chemical signal is in the blend: bases of plant-pollinator encounter in a highly specialized interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Floral trait differentiation in Anacamptis coriophora: Phenotypic selection on scents, but not on colour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Joffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Le Roncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-75642-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (8), pp.1028-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878627v1</w:t>
+                <w:t xml:space="preserve">hal-03021832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral trait differentiation in Anacamptis coriophora: Phenotypic selection on scents, but not on colour</w:t>
+                <w:t xml:space="preserve">Author Correction: Chemical signal is in the blend: bases of plant-pollinator encounter in a highly specialized interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Joffard</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (8), pp.1028-1038. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.19346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-75642-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021832v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Analysis of Dung Beetle Assemblages (Coleoptera: Scarabaeidae: Scarabaeinae, Aphodiinae) Attracted to Sheep and Little Bustard Excrement in Southern France</w:t>
               </w:r>
@@ -4638,51 +4638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4768,51 +4768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pessato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4857,814 +4857,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant-produced chemicals are not responsible for the specificity of their Ophiocordyceps fungal pathogens</w:t>
+                <w:t xml:space="preserve">Odour of King Penguin feathers analysed using direct thermal desorption discriminates between individuals but not sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baramee Sakolrak</w:t>
+                <w:t xml:space="preserve">Marianne Gabirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carsten Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bonadonna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.11.005⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160 (2), pp.379-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ibi.12544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315941v1</w:t>
+                <w:t xml:space="preserve">hal-02285213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination along an elevational gradient mediated both by floral scent and pollinator compatibility in the fig and fig-wasp mutualism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ant-produced chemicals are not responsible for the specificity of their Ophiocordyceps fungal pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baramee Sakolrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uthaiwan Sangwanit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Souto-Vilarós</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">Nuntanat Arnamnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Rindos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mentap Sisol</w:t>
+                <w:t xml:space="preserve">Wasana Noisripoom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12995⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383027v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preen oil chemical composition encodes individuality, seasonal variation and kinship in black kites Milvus migrans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollination along an elevational gradient mediated both by floral scent and pollinator compatibility in the fig and fig-wasp mutualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Souto-Vilarós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Potier</w:t>
+                <w:t xml:space="preserve">Michal Rindos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malicia Besnard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Duriez</w:t>
+                <w:t xml:space="preserve">Mentap Sisol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jav.01728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (6), pp.2256-2273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285167v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pteridaceae Fragrant Resource and Bioactive Potential: A Mini-review of Aroma Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preen oil chemical composition encodes individuality, seasonal variation and kinship in black kites Milvus migrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malicia Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Fons</w:t>
+                <w:t xml:space="preserve">David Schikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Froissard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1934578X1801300531⟩</w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (7), pp.e01728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jav.01728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194151v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking conifer root growth and production to soil temperature and carbon supply in temperate forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pteridaceae Fragrant Resource and Bioactive Potential: A Mini-review of Aroma Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wang</w:t>
+                <w:t xml:space="preserve">Didier Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhun Mao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3596-7⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.651-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1934578X1801300531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837403v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odour of King Penguin feathers analysed using direct thermal desorption discriminates between individuals but not sexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking conifer root growth and production to soil temperature and carbon supply in temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhun Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Gabirot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">J. H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Müller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 160 (2), pp.379-389. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 426 (1-2), pp.33-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ibi.12544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3596-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285213v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive isolation maintains distinct genotypes, phenotypes and chemical signatures in mixed colonies of the two European Calonectris shearwaters (Procellariiformes: Procellariidae)</w:t>
               </w:r>
@@ -5676,77 +5676,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Zidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Dell'Ariccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Gabirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 181 (3), pp.711-726. </w:t>
@@ -5778,364 +5778,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripubertal exposure to male chemosignals accelerates vaginal opening and induces male-directed odor preference in female mice</w:t>
+                <w:t xml:space="preserve">Nitrous oxide (N2O) emissions by termites: does the feeding guild matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Goudet</w:t>
+                <w:t xml:space="preserve">Muhammad Zeeshan Majeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Porte</w:t>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuya Tashiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.1-8. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594232v1</w:t>
+                <w:t xml:space="preserve">hal-02641521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrous oxide (N2O) emissions by termites: does the feeding guild matter?</w:t>
+                <w:t xml:space="preserve">Peripubertal exposure to male chemosignals accelerates vaginal opening and induces male-directed odor preference in female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brauman</w:t>
+                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Zeeshan Majeed</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Camille Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Tashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641521v1</w:t>
+                <w:t xml:space="preserve">hal-01594232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asplenioideae Species as a Reservoir of Volatile Organic Compounds with Potential Therapeutic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fruchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6332,51 +6332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds of six French Dryopteris species: natural odorous and bioactive resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6384,51 +6384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fruchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.137-140. </w:t>
@@ -6492,51 +6492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Mchergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6651,64 +6651,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (2), pp.201-209. </w:t>
@@ -6752,514 +6752,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental test of the hypothesis of non-homeostatic consumer stoichiometry in a plant litter–microbe system</w:t>
+                <w:t xml:space="preserve">Evolution of a genetic polymorphism with climate change in a Mediterranean landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fanin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
+                <w:t xml:space="preserve">John D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Charmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12108⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), pp.2893-2897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1215833110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604136v1</w:t>
+                <w:t xml:space="preserve">hal-00860487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf isoprene emission declines in Quercus pubescens seedlings experiencing drought – Any implication of soluble sugars and mitochondrial respiration?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An experimental test of the hypothesis of non-homeostatic consumer stoichiometry in a plant litter–microbe system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Staudt</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.08.001⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (6), pp.764-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799999v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a genetic polymorphism with climate change in a Mediterranean landscape</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf isoprene emission declines in Quercus pubescens seedlings experiencing drought – Any implication of soluble sugars and mitochondrial respiration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charpentier</w:t>
+                <w:t xml:space="preserve">Jesús Rodríguez-Calcerrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouguet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Charmasson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oula Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1215833110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00860487v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile composition of six horsetails: prospects and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fruchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.509-512. </w:t>
@@ -7323,51 +7323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pélozuélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7440,51 +7440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and electrophysiological responses of females of two species of tabanids to urine volatiles from different mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7573,103 +7573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fougères et parfumerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fruchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société d'Horticulture et d'Histoire Naturelle de l'Hérault</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 153, pp.96-108</w:t>
@@ -7698,51 +7698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of the functional stability of microbial respiration process: a microcosm study using tropical forest soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7844,90 +7844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatiles of French ferns and &amp;quot;fougère&amp;quot; scent in perfumery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7987,64 +7987,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic variation of floral scent in a highly specialized pollination mutualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8120,90 +8120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of volatile organic compounds from five French ferns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8250,90 +8250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compound emissions induced by the aphid Myzus persicae differ among resistant and susceptible peach cultivars and a wild relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane El Aouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Lacroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8436,51 +8436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (8), pp.1278-1288. </w:t>
@@ -8512,1977 +8512,3756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy and rapid method using microscopy to determine herbicide effects in Poaceae weed species</w:t>
+                <w:t xml:space="preserve">Evolution in Caffeoylquinic Acid Content and Histolocalization During Coffea canephora Leaf Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maibritt Hjorth</w:t>
+                <w:t xml:space="preserve">Laurence Mondolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mondolot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Philippe La Fisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Andary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rapior</w:t>
+                <w:t xml:space="preserve">Emeline Talansier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Kochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.1194⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (1), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcl080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196416v1</w:t>
+                <w:t xml:space="preserve">hal-01986492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in Caffeoylquinic Acid Content and Histolocalization During Coffea canephora Leaf Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">An easy and rapid method using microscopy to determine herbicide effects in Poaceae weed species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maibritt Hjorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mondolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Talansier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Kochko</w:t>
+                <w:t xml:space="preserve">Claude Andary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62 (6), pp.515-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.1194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcl080⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986492v1</w:t>
+                <w:t xml:space="preserve">hal-02196416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attractiveness of human odor from different sources: influencing factors and relationship between body odor perception and its chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Brémond-Bostoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valleré-Lauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Symposium on Olfaction and Taste (ISOT2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'ABOV, un nouveau dispositif d'échantillonnage de l'espace de tête pour les composés chimiques émis par le corps. Analyse GC-MS des différences inter et intra-individuelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Brémond-Bostoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème réunion annuelle du GDR O3 (Odorant, Odeur, Olfaction)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aucune évidence de l'existence de phéromones sexuelles mâles à longue distance chez deux moustiques vecteurs du paludisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sb Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Journées Burkinabè de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bobo Dioulasso, Burkina Faso</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COV de l'amandier : discrimination des émissions au printemps pour la mise au point d'un mélange attractif du ravageur Eurytoma amygdali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjelica Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Huguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR MediatEC annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cargèse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des COV actifs chez les femelles Eurytoma amygdali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjelica Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Coutagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Rencontre Annuelle du GDR O3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aucune évidence de l'existence de phéromones sexuelles mâles à longue distance chez deux moustiques vecteurs du paludisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sb Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques de l'IRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bobo Dioulasso, Burkina Faso</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing ABOV, a novel headspace sampling device for body emitted chemical compounds. GC-MS analysis of inter-and intra-individual differences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Brémond-Bostoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Réunion annuelle du GDR RESHAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No evidence that earthworms increase soil greenhouse gas emissions (CO2 and N2O) in the presence of plants and soil-moisture fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of dredged sediments and alkaline peat for soil creation in the floodplain of the Seine estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Mchergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe M. Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International EcoSummit “Ecological Sustainability – Engineering change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation olfactive des neurones à kisspeptine chez la souris femelle exposée à des phéromones mâles accélérant la puberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2013, Fès, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fougères : analyse d’effluves et parfumerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rapior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31èmes Journées internationales Huiles essentielles et Extraits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Digne-les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les composés organiques volatils, sources d’arômes chez les fougères et les champignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rapior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. Journées Scientifiques Nationales de STOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profils des composés organiques volatils (COV) de fougères communes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rapior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologie 2010. 1er Colloque d’Ecologie scientifique - Session 49 : les Substances Naturelles, point de convergence entre Ecologie Chimique et Chimie Ecologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. Abstract p 249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variability in odour emissions induced by the aphid Myzus persicae among peach cultivars and a wild related species expressing different types of resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Aouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Sauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Science Meeting of the ESF research networks VOCBAS and INTROP "Biogenic Volatile Organic Compounds Sources and fates in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montpellier, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for long range male sex pheromones in two malaria mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sb Poda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lapeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Pan African Mosquito Control Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Addis Ababa (Ethiopie), Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for long-range male sex pheromones in two malaria mosquitoes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sb Poda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour of Arthropod Disease Vectors: A Source for Biorational Pest Control in a One Health Context.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for long-range male sex pheromones in two malaria mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sb Poda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th PAMCA Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of volatile organic compounds emitted by the almond tree in view of developing a biocontrol tool for Eurytoma amygdali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjelica Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Buatois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Coutagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR MediatEC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glossina palpalis gambiensis selects its larviposition site: from behavioral to semiochemical characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Glossina palpalis gambiensis select its larviposition site: from behavioural to semiochemical characterisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gimonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Rayaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New avenues for the behavioral manipulation of disease vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Tours, France. s.n., n.p., 2019</w:t>
+              <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174646v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les composés organiques volatils chez les principales Thélyptéridacées françaises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Morel</w:t>
+                <w:t xml:space="preserve">Glossina palpalis gambiensis selects its larviposition site: from behavioral to semiochemical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gimonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Wendemanegde Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rayaissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées Scientifiques des Enseignants-Chercheurs en Sciences Végétales et Fongiques des UFR de Pharmacie francophones STOLON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Grenoble, France. 2019</w:t>
+              <w:t xml:space="preserve">New avenues for the behavioral manipulation of disease vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France. s.n., n.p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267066v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glossina palpalis gambiensis select its larviposition site: from behavioural to semiochemical characterisation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Lapeyre</w:t>
+                <w:t xml:space="preserve">Les composés organiques volatils chez les principales Thélyptéridacées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rapior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New avenues for the behavioral manipulation of disease vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">28èmes Journées Scientifiques des Enseignants-Chercheurs en Sciences Végétales et Fongiques des UFR de Pharmacie francophones STOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Grenoble, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961462v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrine and behavioral consequences of peripubertal exposition to male odor in female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Kriegsfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. annual meeting of the International Society for Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. 2015, 31st annual meeting of the International Society for Chemical Ecology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring plant odors in tomato culture for in-situ stress detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Al Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puberty-accelerating male pheromones induce early expression of male-directed odor preference in adult female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Tashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congress of the European Chemoreception Research Organization, ECRO 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Louvain-La-Neuve, Belgium. Oxford University Press, Chemical Senses, 39 (1), pp.P039, 2014, XXIInd Congress of the European Chemoreception Research Organization. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/chemse/bjt055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory regulation of Kisspeptin neurons during exposure to puberty-accelerating male pheromones in female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+                <w:t xml:space="preserve">Delphine Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Annual meeting of the Society for Behavioral Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Atlanta, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripubertal exposure to male odor influences both female puberty and adult sexual preference in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guila Ganem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Olfaction and Taste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 2012, XVI International Symposium on Olfaction and Taste</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male odor influences both female puberty and sexual perference in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guila Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical ecology for a better control of horse flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10504,150 +12283,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e conference of European Society for Vector Ecology e-SOVE, Montpellier, 8-11 octobre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France. s.p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Tabanids opportunistic blood feeders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10666,1619 +12445,215 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual meeting of the European PhD network in "Insect Sciences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tours, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076493v1</w:t>
-              </w:r>
-[...1402 lines deleted...]
-                <w:t xml:space="preserve">hal-02821624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence that earthworms increase soil greenhouse gas emissions (CO 2 and N 2 O) in the presence of plants and soil moisture fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId391"/>
+      <w:footerReference w:type="default" r:id="rId397"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12425,51 +12800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zelvelder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Archange Boupoya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Niangadouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534748v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Qiong Peng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-026-02494-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cauwer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14493" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Br&#233;mond Bostoen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard Orteg&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01581-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamga Lydie Messado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.70036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mauxion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106098.3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Dubuisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessie Garinie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170861" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552879v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289859" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Graham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-024-01520-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283490v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gouzerh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vigo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CBM-230070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gimonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Wendemanegde Salou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Sanon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-024-01524-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04772179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060324" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anj&#233;lica Leconte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Coutagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.241" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufen Cheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2023.103952" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Prada-Salcedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezia Goldmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2023.150875" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama El Fatehi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32450-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277603" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Delaitre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245313" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1058550" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maraver" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.059208" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4091348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andreu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hineiti Lou Chao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13984" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#232;wad&#233;yir Poda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01869-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.795588" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ouedraogo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Salou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rayaiss&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12962" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Dehimeche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010237" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66655-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pontoizeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1112-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joffard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montgelard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13104" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995748v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia Hidalgo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103600" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75642-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13657" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-73.1.185" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pessato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-2001-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315941v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baramee Sakolrak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthaiwan Sangwanit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuntanat Arnamnart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasana Noisripoom" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.11.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Souto-Vilar&#243;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Rindos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentap Sisol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12995" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285167v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malicia Besnard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01728" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02194151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1801300531" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Kim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3596-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285213v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gabirot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12544" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zidat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Dell'Ariccia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlx002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594232v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Tashiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00034" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Majeed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144340" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257591v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1501000671" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417194v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.01.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K352TW2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02194220v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1400900138" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063634v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baldacchino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Manon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Puech" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12038" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q2GLMQF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604136v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12108" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z02XFBXG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799999v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chiche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Shahin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.08.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5WGDHJT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860487v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouguet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Charmasson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215833110" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1300800426" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;lozu&#233;lo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;res" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12122" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cadier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2012.01022.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D60040M6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02264762v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204209v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0528-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ4622K5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194699v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1100601138" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304214v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR1SQ2XB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194704v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1000501028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667584v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jackson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Aouni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lacroze" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq072" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309269v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dainat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900303" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196416v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maibritt Hjorth" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andary" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1194" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGK9VLMF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986492v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La Fisca" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Talansier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl080" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961475v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sb Poda" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buatois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lapeyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dormont" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diabat&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961445v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lapeyre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961441v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710218v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjelica Leconte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174646v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267066v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961462v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimonneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Rayaisse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743434v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Kriegsfeld" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801046v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Al Halabi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740011v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjt055" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808609v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746701v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746739v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076501v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076493v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961406v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896122v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143630v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961394v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449979v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8599" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279626v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertolone" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748133v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266647v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266975v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266973v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821624v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830111v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zelvelder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Archange Boupoya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Niangadouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534748v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Qiong Peng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-026-02494-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Br&#233;mond Bostoen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard Orteg&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-025-01581-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cauwer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delle-Vedove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14493" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamga Lydie Messado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.70036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mauxion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106098.3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04772179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gouzerh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060324" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Graham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-024-01520-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Dubuisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessie Garinie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170861" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552879v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289859" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283490v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vigo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CBM-230070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gimonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Wendemanegde Salou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Sanon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-024-01524-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075816v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277603" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Delaitre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245313" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Prada-Salcedo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezia Goldmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2023.150875" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufen Cheng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2023.103952" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anj&#233;lica Leconte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Coutagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.241" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama El Fatehi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32450-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.795588" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Joffard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1058550" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maraver" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.059208" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4091348" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658171v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andreu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hineiti Lou Chao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13984" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#232;wad&#233;yir Poda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01869-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Dehimeche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010237" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978696v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ouedraogo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Salou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rayaiss&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12962" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66655-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pontoizeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1112-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joffard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montgelard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13104" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995748v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia Hidalgo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103600" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Langlois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renoult" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13657" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878627v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75642-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1649/0010-065X-73.1.185" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pessato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frantz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-2001-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gabirot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12544" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baramee Sakolrak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthaiwan Sangwanit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuntanat Arnamnart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasana Noisripoom" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.11.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Souto-Vilar&#243;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Rindos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentap Sisol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12995" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285167v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malicia Besnard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01728" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02194151v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1801300531" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837403v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Kim" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3596-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zidat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Dell'Ariccia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sourrouille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlx002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641521v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Majeed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144340" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594232v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Tashiro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00034" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257591v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1501000671" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417194v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.01.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K352TW2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02194220v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1400900138" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063634v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baldacchino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Manon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Puech" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12038" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q2GLMQF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860487v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Charmasson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1215833110" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604136v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12108" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z02XFBXG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799999v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chiche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Shahin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.08.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5WGDHJT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1300800426" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;lozu&#233;lo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;res" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12122" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cadier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2012.01022.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D60040M6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02264762v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204209v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0528-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQ4622K5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194699v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1100601138" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304214v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR1SQ2XB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194704v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1000501028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667584v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jackson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Aouni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Lacroze" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq072" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309269v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dainat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900303" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986492v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La Fisca" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Talansier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl080" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196416v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maibritt Hjorth" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andary" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1194" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KGK9VLMF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604967v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Br&#233;mond-Bostoen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valler&#233;-Lauby" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604970v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961406v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sb Poda" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buatois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lapeyre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dormont" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diabat&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896122v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjelica Leconte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Huguenin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143630v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961394v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604957v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449979v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8599" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279626v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertolone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748133v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pillon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266647v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266975v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266973v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821624v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961475v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lapeyer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961445v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961441v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710218v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961462v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gimonneau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Rayaisse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174646v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267066v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743434v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Kriegsfeld" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801046v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Al Halabi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740011v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjt055" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808609v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746701v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746739v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076501v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076493v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830111v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>