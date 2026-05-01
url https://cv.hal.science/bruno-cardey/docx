--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -448,51 +448,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -616,329 +616,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une compréhension fine du devenir de l'eau tritiée adsorbée sur zéolithe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption Study of Main Gas Products from Water Radiolysis on 4A Zeolite by Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joharimanitra Randrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chambelland</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chocs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15361055.2020.1842680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474999v1</w:t>
+                <w:t xml:space="preserve">hal-03136472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Study of Main Gas Products from Water Radiolysis on 4A Zeolite by Numerical Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une compréhension fine du devenir de l'eau tritiée adsorbée sur zéolithe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joharimanitra Randrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chocs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136472v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau tritiée fait sa propre radiolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joharimanitra Randrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1179,51 +1179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Groetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2126,849 +2126,1100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3, pp.555-562. </w:t>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.555-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00775-015-1240-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114824v1</w:t>
+                <w:t xml:space="preserve">hal-04227828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and theoretical study of the amino acid side chain Raman bands in proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical force field for cisplatin based on quantum dynamics data: case study of new parameterization scheme for coordination compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yesylevskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sjöberg Béatrice</w:t>
+                <w:t xml:space="preserve">S. Kraszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2014.02.080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (10), pp.268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-015-2812-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064190v1</w:t>
+                <w:t xml:space="preserve">hal-04227822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemoglobin as a Nitrite Anhydrase: Modeling Methemoglobin ‐ Mediated N 2 O 3 Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical insights into the mechanism of redox switch in heat shock protein Hsp33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mironel Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Kassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abhik Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201003578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.555-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-015-1240-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526841v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cysteine oxidation by the superoxide radical: a theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental and theoretical study of the amino acid side chain Raman bands in proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjöberg Béatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200900010⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.300-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2014.02.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663222v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of thiol oxidation by the superoxide radical</w:t>
+                <w:t xml:space="preserve">Hemoglobin as a Nitrite Anhydrase: Modeling Methemoglobin ‐ Mediated N 2 O 3 Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mironel Enescu</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Hopmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gladwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kim‐shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhik Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0731102⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (23), pp.6348-6358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201003578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00675149v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenocysteine versus Cysteine Reactivity : a Theoretical Study of their Oxidation by the Hydrogen Peroxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cysteine oxidation by the superoxide radical: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0658445⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (9-10), pp.1642-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200900010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00675196v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of cysteine oxidation by hydroxyl radical: a theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of thiol oxidation by the superoxide radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200500585⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (50), pp 13046-13052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0731102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675201v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational study of thiolate and selenolate oxidation by hydrogen peroxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selenocysteine versus Cysteine Reactivity : a Theoretical Study of their Oxidation by the Hydrogen Peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mironel Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (4), pp.673-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0658445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanism of cysteine oxidation by hydroxyl radical: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (4), pp.912-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200500585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computational study of thiolate and selenolate oxidation by hydrogen peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mironel Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.1175-1180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.200400568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3036,51 +3287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A98E767D"/>
+    <w:nsid w:val="69812D45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3267,51 +3518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-cardey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7420-6894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-henri Falconnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Franc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tetard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan L. A. Mislin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joharimanitra Randrianandraina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01280d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambelland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15361055.2020.1842680" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mislin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.709838" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02624K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03409106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zedet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desingle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzybowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MD00011F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Minervini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mironel Enescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8mt00371h" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sj&#246;berg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2018.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Yesylevskyy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Sobot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yesylevskyy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-015-2812-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kassim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1240-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj&#246;berg B&#233;atrice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2014.02.080" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCT8080Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hopmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gladwin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kim&#8208;shapiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Ghosh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003578" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0731102" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5V5GS1Q0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0658445" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8C8PNHGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500585" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400568" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJCRQHCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-cardey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7420-6894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-henri Falconnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Franc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tetard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan L. A. Mislin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joharimanitra Randrianandraina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01280d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15361055.2020.1842680" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambelland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mislin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.709838" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02624K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03409106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zedet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desingle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzybowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MD00011F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Minervini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mironel Enescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8mt00371h" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sj&#246;berg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2018.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Yesylevskyy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Sobot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yesylevskyy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-015-2812-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227828v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kassim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1240-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraszewski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj&#246;berg B&#233;atrice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2014.02.080" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCT8080Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hopmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gladwin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kim&#8208;shapiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Ghosh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003578" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0731102" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5V5GS1Q0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0658445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8C8PNHGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500585" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400568" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJCRQHCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>