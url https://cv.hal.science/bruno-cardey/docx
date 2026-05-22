--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1632,377 +1632,401 @@
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 188, pp.95-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squalene versus cholesterol: Which is the best nanocarrier for the delivery to cells of the anticancer drug gemcitabine?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Semen Yesylevskyy</w:t>
+                <w:t xml:space="preserve">Methionine oxidation by hydrogen peroxide in peptides and proteins: A theoretical and Raman spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sjöberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mironel Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.95-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349745v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine oxidation by hydrogen peroxide in peptides and proteins: A theoretical and Raman spectroscopy study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Foley</w:t>
+                <w:t xml:space="preserve">Squalene versus cholesterol: Which is the best nanocarrier for the delivery to cells of the anticancer drug gemcitabine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Peramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semen Yesylevskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunja Sobot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2018.09.009⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (10), pp.974-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526830v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical force field for cisplatin based on quantum dynamics data: case study of new parameterization scheme for coordination compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yesylevskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kraszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2011,249 +2035,249 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (10), pp.268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00894-015-2812-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insights into the mechanism of redox switch in heat shock protein Hsp33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (3), pp.555-562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00775-015-1240-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical force field for cisplatin based on quantum dynamics data: case study of new parameterization scheme for coordination compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yesylevskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kraszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,223 +2286,223 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (10), pp.268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00894-015-2812-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insights into the mechanism of redox switch in heat shock protein Hsp33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.555-562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00775-015-1240-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and theoretical study of the amino acid side chain Raman bands in proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjöberg Béatrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,325 +2520,325 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 128, pp.300-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.saa.2014.02.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemoglobin as a Nitrite Anhydrase: Modeling Methemoglobin ‐ Mediated N 2 O 3 Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Hopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gladwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kim‐shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhik Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (23), pp.6348-6358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201003578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cysteine oxidation by the superoxide radical: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (9-10), pp.1642-1648. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200900010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of thiol oxidation by the superoxide radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2833,393 +2857,393 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (50), pp 13046-13052. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0731102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenocysteine versus Cysteine Reactivity : a Theoretical Study of their Oxidation by the Hydrogen Peroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (4), pp.673-678. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0658445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of cysteine oxidation by hydroxyl radical: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (4), pp.912-919. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200500585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational study of thiolate and selenolate oxidation by hydrogen peroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mironel Enescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.1175-1180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200400568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3287,51 +3311,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69812D45"/>
+    <w:nsid w:val="EA59BF41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3518,51 +3542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-cardey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7420-6894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-henri Falconnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Franc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tetard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan L. A. Mislin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joharimanitra Randrianandraina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01280d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15361055.2020.1842680" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambelland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mislin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.709838" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02624K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03409106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zedet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desingle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzybowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MD00011F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Minervini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mironel Enescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8mt00371h" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sj&#246;berg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2018.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Yesylevskyy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Sobot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yesylevskyy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-015-2812-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227828v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kassim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1240-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraszewski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj&#246;berg B&#233;atrice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2014.02.080" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCT8080Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hopmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gladwin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kim&#8208;shapiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Ghosh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003578" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0731102" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5V5GS1Q0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0658445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8C8PNHGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500585" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400568" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJCRQHCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-cardey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7420-6894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cardey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-henri Falconnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Franc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tetard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan L. A. Mislin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Brunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joharimanitra Randrianandraina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Groetz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01280d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15361055.2020.1842680" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambelland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mislin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.709838" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02624K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03409106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zedet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desingle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzybowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MD00011F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Minervini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mironel Enescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8mt00371h" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sj&#246;berg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2018.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBJG51CV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Yesylevskyy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Sobot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.02.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yesylevskyy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-015-2812-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227828v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kassim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1240-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraszewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj&#246;berg B&#233;atrice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2014.02.080" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCT8080Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Hopmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gladwin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kim&#8208;shapiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Ghosh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003578" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0731102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5V5GS1Q0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0658445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8C8PNHGN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500585" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400568" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJCRQHCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>