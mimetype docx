--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -732,542 +732,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations and testing of notched composite plates under envelope loadings: Validation with the safe life domain method</w:t>
+                <w:t xml:space="preserve">Characterization of mode II delamination behaviour of poplar plywood and LVL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Grotto</w:t>
+                <w:t xml:space="preserve">H. Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">R. Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gebrehiwot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 340, pp.118191. </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.104354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2024.104354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588811v1</w:t>
+                <w:t xml:space="preserve">hal-04485916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mode II delamination behaviour of poplar plywood and LVL</w:t>
+                <w:t xml:space="preserve">Wood and Plywood as eco-materials for sustainable mobility:a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hadiji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Serra</w:t>
+                <w:t xml:space="preserve">B. Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Curti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2024.104354⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.117790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485916v1</w:t>
+                <w:t xml:space="preserve">hal-04337282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood and Plywood as eco-materials for sustainable mobility:a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiaxial loading of aeronautic composite structures at intermediate scale: A review of VERTEX developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Castanié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Peignon</w:t>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Cantarel</w:t>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117790⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.100439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337282v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial loading of aeronautic composite structures at intermediate scale: A review of VERTEX developments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulations and testing of notched composite plates under envelope loadings: Validation with the safe life domain method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.100439. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 340, pp.118191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477158v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the thermomechanical properties of natural fibre reinforced thermoplastic composites: a structural application for quadcopter design</w:t>
               </w:r>
@@ -1487,90 +1487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental behaviour of aeronautical notched carbon fibre reinforced thermoplastic panels under combined tension-shear-pressure loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 146, pp.107075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1617,51 +1617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode I delamination R-Curve in poplar laminated veneer lumber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1764,77 +1764,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 268, pp.112170. </w:t>
@@ -1898,51 +1898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1989,90 +1989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Testing of Impacted Stiffened CFRP Panels under Compression with the VERTEX Test Rig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (4), pp.327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2145,51 +2145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mahuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2360,551 +2360,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of three wood species (poplar, birch and oak) for crash application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the effects of wrinkles in the radius of curvature of L-shaped CFRP specimens on unfolding failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00107-022-01871-x⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 299, pp.116107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859779v1</w:t>
+                <w:t xml:space="preserve">hal-03847451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the effects of wrinkles in the radius of curvature of L-shaped carbon-epoxy specimens on unfolding failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 158, pp.106975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the effects of wrinkles in the radius of curvature of L-shaped CFRP specimens on unfolding failure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Manufacturing and impact behaviour of aeronautic overmolded grid-stiffened thermoplastic carbon plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 299, pp.116107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116107⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 284, pp.115228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847451v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and impact behaviour of aeronautic overmolded grid-stiffened thermoplastic carbon plates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of three wood species (poplar, birch and oak) for crash application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Olivier</w:t>
+                <w:t xml:space="preserve">R. Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 284, pp.115228. </w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00107-022-01871-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108752v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical compressive tests on curved laminate structures with embedded wrinkles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2990,51 +2990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,51 +3345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static crushing of wood based sandwich composite tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3475,51 +3475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crashworthiness of poplar wood veneer tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3729,438 +3729,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insert of sandwich panels sizing through a failure mode map</w:t>
+                <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminate plates: Tests and enhanced computation/testing dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan de Dios Rodriguez-Ramirez</w:t>
+                <w:t xml:space="preserve">Antoine Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111724⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.108194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952824v1</w:t>
+                <w:t xml:space="preserve">hal-02954087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminate plates: Tests and enhanced computation/testing dialogue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Static and Dynamic Finite Element Modeling of a Double Swept Composite Rotor Blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+                <w:t xml:space="preserve">Matteo Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zappino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erasmo Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108194⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Helicopter Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4050/JAHS.65.032003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954087v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Static and Dynamic Finite Element Modeling of a Double Swept Composite Rotor Blade</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insert of sandwich panels sizing through a failure mode map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erasmo Carrera</w:t>
+                <w:t xml:space="preserve">Juan de Dios Rodriguez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Helicopter Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (3), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4050/JAHS.65.032003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975961v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Mechanics Modelling of the shear nonlinear behavior of Nomex honeycomb core. Application to sandwich beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Dios Rodriguez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (1), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4428,51 +4428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of composite sandwich structure in aeronautic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Ginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4519,77 +4519,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the potting failure of inserts for sandwich panels: Review of defects and experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Dios Rodriguez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4617,51 +4617,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of compression and compression after impact of wood-based sandwich structures</w:t>
+                <w:t xml:space="preserve">Numerical modeling of impact on wood-based sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Susainathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
@@ -4675,127 +4675,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 220, pp.236-249. </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.03.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1519619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104770v1</w:t>
+                <w:t xml:space="preserve">hal-02053251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of impact on wood-based sandwich structures</w:t>
+                <w:t xml:space="preserve">Experimental investigation of compression and compression after impact of wood-based sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Susainathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
@@ -4809,333 +4805,337 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.0. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.236-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1519619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053251v1</w:t>
+                <w:t xml:space="preserve">hal-02104770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GAP methodology: A new way to design composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical analysis of unfolding failure of L-shaped CFRP specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Neveu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
+                <w:t xml:space="preserve">Frédéric Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 172, pp.107755. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 232, 111563, p. 1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104764v1</w:t>
+                <w:t xml:space="preserve">hal-02382912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of unfolding failure of L-shaped CFRP specimens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">The GAP methodology: A new way to design composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 232, 111563, p. 1-13. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.107755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382912v1</w:t>
+                <w:t xml:space="preserve">hal-02104764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of impact and post-impact behaviour of inserts in Carbon sandwich structures</w:t>
               </w:r>
@@ -5147,51 +5147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mezeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,77 +5571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of the shear nonlinear behaviour of Nomex honeycomb core: Application to insert sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Dios Rodriguez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, vol. 193, pp. 121-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5800,103 +5800,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 1: Experimental setup, FE-DIC instrumentation and procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 179, p.224-244. </w:t>
@@ -6198,103 +6198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 2: Load envelopes for the assessment of panels with large notches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 180, pp.550-567. </w:t>
@@ -6332,64 +6332,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of Carbon Fiber Reinforced Polymer notched coupons under tensile loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6700,64 +6700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling effect in notched composites: The Discrete Ply Model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7643,51 +7643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete ply modelling of open hole tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7741,381 +7741,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive model reduction strategy for post-buckling analysis of stiffened structures</w:t>
+                <w:t xml:space="preserve">Effects of process parameters on the mechanical properties and morphology of stitched and non-stitched carbon/epoxy liquid resin-infused NCF laminate, out of autoclave and out of oven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Barrière</w:t>
+                <w:t xml:space="preserve">Alvine Njionhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Marguet</w:t>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (9-12), pp.1289-1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-012-4257-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2013.07.009⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870773v1</w:t>
+                <w:t xml:space="preserve">hal-01687311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of process parameters on the mechanical properties and morphology of stitched and non-stitched carbon/epoxy liquid resin-infused NCF laminate, out of autoclave and out of oven</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perçage d’un matériau composite tissé 3D : Influence des conditions d’usinage et de l’usure de l’outil sur les efforts de coupe et la qualité d’usinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvine Njionhou</w:t>
+                <w:t xml:space="preserve">N. Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">M. Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.387--404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687311v1</w:t>
+                <w:t xml:space="preserve">hal-02180500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perçage d’un matériau composite tissé 3D : Influence des conditions d’usinage et de l’usure de l’outil sur les efforts de coupe et la qualité d’usinage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">An adaptive model reduction strategy for post-buckling analysis of stiffened structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cadorin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Sève</w:t>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73, pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2013.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180500v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machinability and surface quality during high speed trimming of multi directional CFRP</w:t>
               </w:r>
@@ -8231,51 +8231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete ply model of circular pull-through test of fasteners in laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8348,90 +8348,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between LRI process parameters and impact and post-impact behaviour of stitched and unstitched NCF laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvine Njionhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 19, pp. 885-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8941,51 +8941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la résistance au cisaillement interlaminaire (RCIL) des matériaux composites fabriqués par LRI en fonction des paramètres de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvine Njionhou Kepnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9032,51 +9032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low velocity impact modelling in laminate composite panels with discrete interface elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9251,51 +9251,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level experimental and numerical analysis of composite stiffener debonding. Part 2: Element and panel level</w:t>
+                <w:t xml:space="preserve">Multi-level experimental and numerical analysis of composite stiffener debonding. Part 1: Non-specific specimen level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
@@ -9303,129 +9303,116 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 90 (4), pp.392-403. </w:t>
+              <w:t xml:space="preserve">, 2009, 90 (4), pp.381-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048203v1</w:t>
+                <w:t xml:space="preserve">hal-02048193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level experimental and numerical analysis of composite stiffener debonding. Part 1: Non-specific specimen level</w:t>
+                <w:t xml:space="preserve">Multi-level experimental and numerical analysis of composite stiffener debonding. Part 2: Element and panel level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
@@ -9433,92 +9420,105 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 90 (4), pp.381-391. </w:t>
+              <w:t xml:space="preserve">, 2009, 90 (4), pp.392-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048193v1</w:t>
+                <w:t xml:space="preserve">hal-02048203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of compression after impact of sandwichs structures with metallic skins</w:t>
               </w:r>
@@ -9634,51 +9634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of low energy/low velocity impact on Nomex honeycomb sandwich structures with metallic skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aminanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9777,51 +9777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulfian Aminanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10896,13970 +10896,459 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894151v1</w:t>
-              </w:r>
-[...13509 lines deleted...]
-                <w:t xml:space="preserve">hal-02183553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Materials and Materials Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femiana Gapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Agarwal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trans Tech Publications Ltd, 1122, 2024, 9783036405827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/b-uliU8t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and Application of Engineering Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Kale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmugam Thillikkani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trans Tech Publications Ltd, 980, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/b-7dFrJT⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures en Matériaux Composites Stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guedra-Degeorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Techniques de l'Ingénieur, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in dynamic failure of composite and sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rajapakse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abrate, S. and Castanié, B. and Rajapakse, Y. Springer, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24869,51 +11358,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Modeling of the Crushing of Nomex Honeycomb Core and Application to Impact and Post-impact Behavior of Sandwich Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24922,110 +11411,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulfian Aminanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abrate S.; Castanié B.; Rajapakse Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Failure of Composite and Sandwich Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192, 2013, 978-94-007-5329-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Tool Geometry and Machining Parameters on the Surface Quality and the Effect of Surface Quality on Compressive Strength of Carbon Fibre Reinforced Plastic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25067,51 +11556,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum - Vol 763</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trans Tech Publications, Switzerland, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25121,105 +11610,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique ANR BOOST (Projet ANR-21-CE43-0008) : Le BOis pOur les STructures de Véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Clément Ader. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId516"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25366,51 +11855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Gashe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmaliq Alawode" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05249580v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Curti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12090782" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05031023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajiboye Bello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Piega Taborda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100585" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadiji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Curti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gebrehiwot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104354" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117790" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Arowolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2364067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04614456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01558-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2023.107075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Journoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratsifandrihana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2022.110484" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10040327" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahuet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116439" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04259629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2023.2270189" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106975" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116107" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115228" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Ratsifandrihana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2116665" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Rodriguez-Ramirez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111724" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Filippi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zappino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmo Carrera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/JAHS.65.032003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472351" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112872" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1724352" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104770v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Susainathan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.03.095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1519619" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107755" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111563" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mezeix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dols" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giavarini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216687582" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078596v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ramanakoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0807-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02024409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.03.076" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Ali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delabie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.034" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached El Fatmi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.055" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163496v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.058" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. M. Nasir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aminanda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951221v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Catche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314532668" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Catch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952562v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351402300602" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063573v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.03.031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687311v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Njionhou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4257-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Z5RL60Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#232;ve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.05.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-011-9241-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048303v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0153-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Toral-Vasquez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Swiergiel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.09.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048231v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Njionhou Kepnang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851855v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bizeul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Barrau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048203v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertolini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Barrau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thevenet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.045" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499100v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. J.-J. Barrau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.02.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025726v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulfian Aminanda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025740v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bunyawanichakul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025706v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025700v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Barrau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025709v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jaouen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(01)00156-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Segura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sudre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8231(01)00018-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GS168ZV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894151v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(01)00075-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR45NRJ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05017703v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05466301v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neuveu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-70" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05223819v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Delsol" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170224v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170203v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudries" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Diboune" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746141v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Taouil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04644650v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04606298v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916209v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610928v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04621116v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purith Polnikorn" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-45" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746171v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04644695v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206181v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyma Florent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287252v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelard L&#233;o" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859853v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859825v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Lerdwongpaisan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869022v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909279v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909290v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859844v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuet Nicolas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717685v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859833v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859803v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859861v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909308v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859814v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286686v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407651v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407609v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286681v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286691v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909317v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407665v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286689v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420729v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Serrano" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421456v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472363v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044394v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02906323v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/asc34/31293" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02133948v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02133941v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867828v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02133965v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Rodriguez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02139594v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Geisler" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454556v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02133918v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044393v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pierr&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623260v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052448v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramanakoto" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramananantoandro" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geisler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044382v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024373v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044392v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044391v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177061v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454562v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623257v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926867v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047980v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02139593v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454601v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048649v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048650v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dols" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Giavarinni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179268v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deloubes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048286v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Susainathan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047918v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052192v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052449v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansur Ali" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nasir" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazreen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052193v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052458v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramanantoandro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052195v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sola" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delabie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051914v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052194v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051999v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.D. Rodriguez Ramirez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Giavarini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052000v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051998v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052191v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051997v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Fatmi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054262v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornette" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N&#232;gre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerdreux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053996v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirol" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053906v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053448v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053995v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nasir" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aminanda" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183457v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183343v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Risse" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059343v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barri&#232;re" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183456v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seve" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717836v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183454v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745521v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183455v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183342v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183244v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186309v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186859v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187103v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186308v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188028v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adam" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonhomme" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597896v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alvine Njionhou" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598141v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;naben" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597885v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187953v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catche" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benaben" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191453v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193466v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbadi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193477v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771350v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193365v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764783v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194561v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertolini" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Navarro" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429567v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Toral" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Didierjean" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764792v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333228v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Riccardo Houngbegnon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery K Doko" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057323v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057722v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177040v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057695v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183553v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04768152v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femiana Gapsari" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Agarwal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-uliU8t" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04768159v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kale" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thillikkani" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-7dFrJT" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183464v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guedra-Degeorges" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185682v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abrate" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rajapakse" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654038v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thevenet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05262037v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Gashe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmaliq Alawode" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05249580v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Curti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12090782" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05031023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajiboye Bello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Piega Taborda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100585" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadiji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Curti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gebrehiwot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Arowolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2364067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04614456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01558-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2023.107075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Journoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratsifandrihana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2022.110484" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10040327" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahuet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116439" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04259629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2023.2270189" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116107" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106975" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115228" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Ratsifandrihana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2116665" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Filippi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zappino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmo Carrera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/JAHS.65.032003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Rodriguez-Ramirez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111724" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472351" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112872" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1724352" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Susainathan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1519619" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.03.095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111563" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107755" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mezeix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dols" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giavarini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216687582" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078596v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ramanakoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0807-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02024409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.03.076" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Ali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delabie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.034" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached El Fatmi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.055" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163496v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.058" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. M. Nasir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aminanda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951221v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Catche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314532668" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Catch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952562v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351402300602" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063573v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.03.031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687311v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Njionhou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4257-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Z5RL60Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180500v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#232;ve" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.05.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-011-9241-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048303v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0153-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Toral-Vasquez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Swiergiel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.09.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048231v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Njionhou Kepnang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851855v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bizeul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Barrau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048193v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertolini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048203v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Barrau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thevenet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.045" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499100v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. J.-J. Barrau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.02.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025726v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulfian Aminanda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025740v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bunyawanichakul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025706v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025700v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Barrau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025709v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jaouen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(01)00156-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Segura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sudre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8231(01)00018-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GS168ZV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894151v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(01)00075-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR45NRJ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04768152v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femiana Gapsari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Agarwal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-uliU8t" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04768159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thillikkani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-7dFrJT" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183464v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guedra-Degeorges" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185682v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abrate" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rajapakse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654038v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thevenet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05262037v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>