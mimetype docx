--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -234,979 +234,979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear and Compression Wrinkling Experimental Analysis with a Sandwich Beam Submitted to Three-Point Bending</w:t>
+                <w:t xml:space="preserve">Review of Monolithic Composite Laminate and Stiffened Structures in Aeronautic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Befekadu Gashe</w:t>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulmaliq Alawode</w:t>
+                <w:t xml:space="preserve">Wiyao Azoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ajiboye Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Piega Taborda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma18184286⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271077v1</w:t>
+                <w:t xml:space="preserve">hal-05031023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Compressive Buckling and Post-Buckling Behaviour of Wood-Based Sandwich Panels Used in Light Aviation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear and Compression Wrinkling Experimental Analysis with a Sandwich Beam Submitted to Three-Point Bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Serra</w:t>
+                <w:t xml:space="preserve">Befekadu Gashe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Curti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Abdulmaliq Alawode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/aerospace12090782⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (18), pp.4286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma18184286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249580v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Hole tensile tests on poplar veneer laminates and plywood: Applicability of the point stress criterion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the Compressive Buckling and Post-Buckling Behaviour of Wood-Based Sandwich Panels Used in Light Aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cantarel</w:t>
+                <w:t xml:space="preserve">Hajer Hadiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eyma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Joel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119658⟩</w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (9), pp.782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace12090782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271078v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Monolithic Composite Laminate and Stiffened Structures in Aeronautic Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Open-Hole tensile tests on poplar veneer laminates and plywood: Applicability of the point stress criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.100585. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 373, pp.119658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031023v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mode II delamination behaviour of poplar plywood and LVL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiaxial loading of aeronautic composite structures at intermediate scale: A review of VERTEX developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hadiji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Serra</w:t>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Curti</w:t>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gebrehiwot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2024.104354⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.100439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485916v1</w:t>
+                <w:t xml:space="preserve">hal-04477158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood and Plywood as eco-materials for sustainable mobility:a review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of mode II delamination behaviour of poplar plywood and LVL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gebrehiwot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117790⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.104354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2024.104354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337282v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial loading of aeronautic composite structures at intermediate scale: A review of VERTEX developments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wood and Plywood as eco-materials for sustainable mobility:a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">B. Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+                <w:t xml:space="preserve">C. Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.100439. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.117790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477158v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations and testing of notched composite plates under envelope loadings: Validation with the safe life domain method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1266,64 +1266,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the thermomechanical properties of natural fibre reinforced thermoplastic composites: a structural application for quadcopter design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muritala Arowolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiyao Azoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1357,103 +1357,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the modelling of laminated veneer lumber stiffness and the influence of the number of plies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (3), pp.1111-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1481,1339 +1481,1339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental behaviour of aeronautical notched carbon fibre reinforced thermoplastic panels under combined tension-shear-pressure loadings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Static and dynamic crushing of sandwich tubes with composite skins and three plywood cores (poplar, birch, and oak)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2023.107075⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13588265.2023.2270189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958248v1</w:t>
+                <w:t xml:space="preserve">hal-04259629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode I delamination R-Curve in poplar laminated veneer lumber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Peignon</w:t>
+                <w:t xml:space="preserve">Local buckling on large sandwich panels used in light aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2023.103982⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 304 (Part 1), pp.116439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141431v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local buckling on large sandwich panels applied to light aviation: Experimental and computation dialogue</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mode I delamination R-Curve in poplar laminated veneer lumber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+                <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112170⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2023.103982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080624v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of defects combined with impact damage on compressive residual strength in curved CFRP specimen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Local buckling on large sandwich panels applied to light aviation: Experimental and computation dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ratsifandrihana</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 184, pp.110484. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 268, pp.112170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2022.110484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205741v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of Impacted Stiffened CFRP Panels under Compression with the VERTEX Test Rig</w:t>
+                <w:t xml:space="preserve">Experimental behaviour of aeronautical notched carbon fibre reinforced thermoplastic panels under combined tension-shear-pressure loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (4), pp.327. </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 146, pp.107075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/aerospace10040327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2023.107075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080629v1</w:t>
+                <w:t xml:space="preserve">hal-03958248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local buckling on large sandwich panels used in light aviation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Effect of defects combined with impact damage on compressive residual strength in curved CFRP specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Mahuet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116439⟩</w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 184, pp.110484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2022.110484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859793v1</w:t>
+                <w:t xml:space="preserve">hal-04205741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic crushing of sandwich tubes with composite skins and three plywood cores (poplar, birch, and oak)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Design and Testing of Impacted Stiffened CFRP Panels under Compression with the VERTEX Test Rig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13588265.2023.2270189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/aerospace10040327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259629v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the effects of wrinkles in the radius of curvature of L-shaped CFRP specimens on unfolding failure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Manufacturing and impact behaviour of aeronautic overmolded grid-stiffened thermoplastic carbon plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 299, pp.116107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116107⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 284, pp.115228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847451v1</w:t>
+                <w:t xml:space="preserve">hal-04108752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the effects of wrinkles in the radius of curvature of L-shaped carbon-epoxy specimens on unfolding failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of the effects of wrinkles in the radius of curvature of L-shaped CFRP specimens on unfolding failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 299, pp.116107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03685778v1</w:t>
+                <w:t xml:space="preserve">hal-03847451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and impact behaviour of aeronautic overmolded grid-stiffened thermoplastic carbon plates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental analysis of the effects of wrinkles in the radius of curvature of L-shaped carbon-epoxy specimens on unfolding failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cornu</w:t>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 284, pp.115228. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.106975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108752v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of three wood species (poplar, birch and oak) for crash application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2847,77 +2847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical compressive tests on curved laminate structures with embedded wrinkles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2958,620 +2958,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminated plates: Discrete ply model simulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Static crushing of wood based sandwich composite tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2021.100203⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.114317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512437v1</w:t>
+                <w:t xml:space="preserve">hal-03286667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and in-situ FBG monitoring of process-induced strains during autoclave co-curing, co-bonding and secondary bonding of composite laminates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamic crushing of wood-based sandwich composite tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106224⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1991533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078389v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic crushing of wood-based sandwich composite tubes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental study and in-situ FBG monitoring of process-induced strains during autoclave co-curing, co-bonding and secondary bonding of composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1991533⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407710v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static crushing of wood based sandwich composite tubes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminated plates: Discrete ply model simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 273, pp.114317. </w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2021.100203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286667v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crashworthiness of poplar wood veneer tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 147, pp.103738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3605,103 +3605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark of wrinkling formulae and methods for pre-sizing of aircraft lightweight sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 273, pp.114387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3761,77 +3761,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 196, pp.108194. </w:t>
@@ -3908,51 +3908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zappino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasmo Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Helicopter Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3999,64 +3999,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insert of sandwich panels sizing through a failure mode map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Dios Rodriguez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 234, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4103,64 +4103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Mechanics Modelling of the shear nonlinear behavior of Nomex honeycomb core. Application to sandwich beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Dios Rodriguez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (1), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4188,291 +4188,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of milled notches on the strength of open hole, filled holes, single and double lap shear CFRP tension coupons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization and modelling of cure-dependent properties and strains during composites manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Chirol</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (22), pp.3109-3124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998320912470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975936v1</w:t>
+                <w:t xml:space="preserve">hal-02514952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of cure-dependent properties and strains during composites manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of milled notches on the strength of open hole, filled holes, single and double lap shear CFRP tension coupons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (22), pp.3109-3124. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 254, pp.112872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998320912470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514952v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of composite sandwich structure in aeronautic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Ginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4532,64 +4532,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the potting failure of inserts for sandwich panels: Review of defects and experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Dios Rodriguez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4617,525 +4617,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of impact on wood-based sandwich structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical analysis of unfolding failure of L-shaped CFRP specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Susainathan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Frédéric Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1519619⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 232, 111563, p. 1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053251v1</w:t>
+                <w:t xml:space="preserve">hal-02382912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of compression and compression after impact of wood-based sandwich structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GAP methodology: A new way to design composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 220, pp.236-249. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.107755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.03.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104770v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of unfolding failure of L-shaped CFRP specimens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of compression and compression after impact of wood-based sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Susainathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 232, 111563, p. 1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111563⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 220, pp.236-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382912v1</w:t>
+                <w:t xml:space="preserve">hal-02104770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GAP methodology: A new way to design composite structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of impact on wood-based sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Susainathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 172, pp.107755. </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1519619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104764v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of impact and post-impact behaviour of inserts in Carbon sandwich structures</w:t>
               </w:r>
@@ -5147,64 +5147,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mezeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5281,64 +5281,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miora Ramanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiana Ramananantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5366,282 +5366,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of impact behavior of wood-based sandwich structures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An aeronautics and space-oriented research group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.41-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826277v1</w:t>
+                <w:t xml:space="preserve">hal-02024409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aeronautics and space-oriented research group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of impact behavior of wood-based sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Susainathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 109, pp. 10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024409v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of the shear nonlinear behaviour of Nomex honeycomb core: Application to insert sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Dios Rodriguez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, vol. 193, pp. 121-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5669,801 +5669,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spring-in prediction for carbon/epoxy aerospace composite structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical analysis of Carbon Fiber Reinforced Polymer notched coupons under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fiorina</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 168, pp.739--745</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 181, pp.145-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950756v1</w:t>
+                <w:t xml:space="preserve">hal-01828727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 1: Experimental setup, FE-DIC instrumentation and procedures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Serra</w:t>
+                <w:t xml:space="preserve">Bearing fatigue of composite laminates: Damage monitoring and fatigue life prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.080⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617903v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing fatigue of composite laminates: Damage monitoring and fatigue life prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 1: Experimental setup, FE-DIC instrumentation and procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delabie</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.11.031⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179, p.224-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160873v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and quasi-static bending behavior of wood-based sandwich structures.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spring-in prediction for carbon/epoxy aerospace composite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 182, pp.487-504. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 168, pp.739--745</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657898v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 2: Load envelopes for the assessment of panels with large notches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manufacturing and quasi-static bending behavior of wood-based sandwich structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Susainathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 180, pp.550-567. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 182, pp.487-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.09.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01617966v1</w:t>
+                <w:t xml:space="preserve">hal-01657898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of Carbon Fiber Reinforced Polymer notched coupons under tensile loading</w:t>
+                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 2: Load envelopes for the assessment of panels with large notches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 181, pp.145-157. </w:t>
+              <w:t xml:space="preserve">, 2017, 180, pp.550-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828727v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic analysis of bending–torsion coupling of a CFRP sandwich beam</w:t>
               </w:r>
@@ -6488,51 +6488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached El Fatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145, pp.26 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6566,103 +6566,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of kinking in the bearing failure of composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 141, pp.184-193. </w:t>
@@ -6713,77 +6713,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling effect in notched composites: The Discrete Ply Model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 148, pp.127-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6830,51 +6830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring-back simulation of unidirectional carbon/epoxy flat laminate composite manufactured through autoclave process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mezeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. M. Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6968,64 +6968,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Catche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7098,64 +7098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (3), p. 519-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7202,77 +7202,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance aux dommages de perçages dans les assemblages boulonnés composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Catché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (4), pp.481--493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7323,64 +7323,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.142--154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7444,64 +7444,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.136--143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7539,64 +7539,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of Debonding of Skin/Stringer Interfaces under Cyclic Loading and Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced composites letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (6), pp.142-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7630,90 +7630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete ply modelling of open hole tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 113, pp. 369-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7741,251 +7741,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of process parameters on the mechanical properties and morphology of stitched and non-stitched carbon/epoxy liquid resin-infused NCF laminate, out of autoclave and out of oven</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perçage d’un matériau composite tissé 3D : Influence des conditions d’usinage et de l’usure de l’outil sur les efforts de coupe et la qualité d’usinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvine Njionhou</w:t>
+                <w:t xml:space="preserve">N. Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">M. Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.387--404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687311v1</w:t>
+                <w:t xml:space="preserve">hal-02180500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perçage d’un matériau composite tissé 3D : Influence des conditions d’usinage et de l’usure de l’outil sur les efforts de coupe et la qualité d’usinage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of process parameters on the mechanical properties and morphology of stitched and non-stitched carbon/epoxy liquid resin-infused NCF laminate, out of autoclave and out of oven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvine Njionhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (9-12), pp.1289-1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-012-4257-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180500v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive model reduction strategy for post-buckling analysis of stiffened structures</w:t>
               </w:r>
@@ -7997,77 +7997,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin-Walled Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73, pp.81-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8127,64 +8127,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2/3), pp.289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8231,64 +8231,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete ply model of circular pull-through test of fasteners in laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8348,90 +8348,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between LRI process parameters and impact and post-impact behaviour of stitched and unstitched NCF laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvine Njionhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 19, pp. 885-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8491,51 +8491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8576,321 +8576,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-LEVEL ANALYSIS OF LOW-COST Z-PINNED COMPOSITE JUNCTIONS. PART 1 : SINGLE Z-PIN BEHAVIOR</w:t>
+                <w:t xml:space="preserve">Multi-level analysis of low-cost Z-pinned composite joints: Part 2 : Joint Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Toral-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Swiergiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 42 (12), pp.2070-2081. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 42 (12), pp.2082-2092</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048256v1</w:t>
+                <w:t xml:space="preserve">hal-02048289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level analysis of low-cost Z-pinned composite joints: Part 2 : Joint Behavior</w:t>
+                <w:t xml:space="preserve">MULTI-LEVEL ANALYSIS OF LOW-COST Z-PINNED COMPOSITE JUNCTIONS. PART 1 : SINGLE Z-PIN BEHAVIOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Toral-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Swiergiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 42 (12), pp.2082-2092</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 42 (12), pp.2070-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048289v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL ANALYSIS OF FAILURES IN FILLED HOLE COMPRESSION TESTS OF CARBON/EPOXY LAMINATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Crézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Risse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8941,64 +8941,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la résistance au cisaillement interlaminaire (RCIL) des matériaux composites fabriqués par LRI en fonction des paramètres de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvine Njionhou Kepnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 98 (2), p.151-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9026,542 +9026,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low velocity impact modelling in laminate composite panels with discrete interface elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of compression after impact of sandwich structures with metallic skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aminanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bizeul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
+                <w:t xml:space="preserve">J.-J. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (1), pp.50-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851855v1</w:t>
+                <w:t xml:space="preserve">hal-02025736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of compression after impact of sandwich structures with metallic skins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Low velocity impact modelling in laminate composite panels with discrete interface elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Barrau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Thévenet</w:t>
+                <w:t xml:space="preserve">Matthieu Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (14-15), pp.2809-2821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025736v1</w:t>
+                <w:t xml:space="preserve">hal-01851855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level experimental and numerical analysis of composite stiffener debonding. Part 1: Non-specific specimen level</w:t>
+                <w:t xml:space="preserve">Multi-level experimental and numerical analysis of composite stiffener debonding. Part 2: Element and panel level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 90 (4), pp.381-391. </w:t>
+              <w:t xml:space="preserve">, 2009, 90 (4), pp.392-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048193v1</w:t>
+                <w:t xml:space="preserve">hal-02048203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level experimental and numerical analysis of composite stiffener debonding. Part 2: Element and panel level</w:t>
+                <w:t xml:space="preserve">Multi-level experimental and numerical analysis of composite stiffener debonding. Part 1: Non-specific specimen level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 90 (4), pp.392-403. </w:t>
+              <w:t xml:space="preserve">, 2009, 90 (4), pp.381-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048203v1</w:t>
+                <w:t xml:space="preserve">hal-02048193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of compression after impact of sandwichs structures with metallic skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aminanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9615,308 +9615,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of low energy/low velocity impact on Nomex honeycomb sandwich structures with metallic skins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">CORE CRUSH CRITERION TO DETERMINE THE STRENGTH OF SANDWICH COMPOSITE STRUCTURES SUBJECTED TO COM-PRESSION AFTER IMPACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulfian Aminanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Thevenet</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (1-3), pp.243-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499100v1</w:t>
+                <w:t xml:space="preserve">hal-02025726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORE CRUSH CRITERION TO DETERMINE THE STRENGTH OF SANDWICH COMPOSITE STRUCTURES SUBJECTED TO COM-PRESSION AFTER IMPACT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modelling of low energy/low velocity impact on Nomex honeycomb sandwich structures with metallic skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aminanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. J.-J. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (7), pp.620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2007.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025726v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and numerical study on omega stringer debonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9980,64 +9980,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear finite element analysis of inserts in composite sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bunyawanichakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (7-8), pp.1077-1092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10056,463 +10056,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and post-buckling of beams with flat webs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'indentation des structures sandwichs à peaux métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aminanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 43 (6), pp.877-894</w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (5), pp.487-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025706v1</w:t>
+                <w:t xml:space="preserve">hal-02025709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Analysis of Inserts in Sandwich Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Buckling and post-buckling of beams with flat webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Crézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. -J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 12 (3-4), pp.177-191</w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (6), pp.877-894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025700v1</w:t>
+                <w:t xml:space="preserve">hal-02025706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis and Modeling of the Crushing of Honeycomb Cores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental and Numerical Analysis of Inserts in Sandwich Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bunyawanichakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -J. Barrau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 12 (3-4), pp.213-227</w:t>
+              <w:t xml:space="preserve">, 2005, 12 (3-4), pp.177-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025694v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'indentation des structures sandwichs à peaux métalliques</w:t>
+                <w:t xml:space="preserve">Experimental Analysis and Modeling of the Crushing of Honeycomb Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aminanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -J. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (5), pp.487-498</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (3-4), pp.213-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025709v1</w:t>
+                <w:t xml:space="preserve">hal-02025694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined shear/compression structural testing of asymmetric sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44 (5), pp.461-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10537,64 +10537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental analysis of asymmetric sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10635,311 +10635,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical theory for an approach calculation of non-balanced composite box beams</w:t>
+                <w:t xml:space="preserve">Torsion of thin-walled composite beams with midplane symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sudre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 39 (8), pp.709 - 729. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (1), pp.111 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0263-8231(01)00018-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0263-8223(01)00075-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894183v1</w:t>
+                <w:t xml:space="preserve">hal-01894151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsion of thin-walled composite beams with midplane symmetry</w:t>
+                <w:t xml:space="preserve">Analytical theory for an approach calculation of non-balanced composite box beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Sudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 54 (1), pp.111 - 120. </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (8), pp.709 - 729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0263-8223(01)00075-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0263-8231(01)00018-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894151v1</w:t>
+                <w:t xml:space="preserve">hal-01894183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10970,51 +10970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Materials and Materials Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femiana Gapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Agarwal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11054,51 +11054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and Application of Engineering Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11164,64 +11164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures en Matériaux Composites Stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guedra-Degeorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11265,51 +11265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in dynamic failure of composite and sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rajapakse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11372,64 +11372,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Modeling of the Crushing of Nomex Honeycomb Core and Application to Impact and Post-impact Behavior of Sandwich Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulfian Aminanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11510,64 +11510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum - Vol 763</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trans Tech Publications, Switzerland, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11624,51 +11624,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique ANR BOOST (Projet ANR-21-CE43-0008) : Le BOis pOur les STructures de Véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Clément Ader. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11855,51 +11855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Gashe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmaliq Alawode" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05249580v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Curti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12090782" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05031023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajiboye Bello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Piega Taborda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100585" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadiji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Curti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gebrehiwot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Arowolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2364067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04614456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01558-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2023.107075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Journoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratsifandrihana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2022.110484" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10040327" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahuet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116439" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04259629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2023.2270189" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116107" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106975" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115228" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Ratsifandrihana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2116665" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Filippi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zappino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmo Carrera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/JAHS.65.032003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Rodriguez-Ramirez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111724" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472351" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112872" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1724352" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Susainathan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1519619" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.03.095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111563" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107755" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mezeix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dols" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giavarini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216687582" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078596v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ramanakoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0807-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02024409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.03.076" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Ali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delabie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.034" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached El Fatmi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.055" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163496v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.058" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. M. Nasir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aminanda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951221v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Catche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314532668" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Catch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952562v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351402300602" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063573v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.03.031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687311v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Njionhou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4257-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Z5RL60Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180500v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#232;ve" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.05.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-011-9241-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048303v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0153-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Toral-Vasquez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Swiergiel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.09.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048231v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Njionhou Kepnang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851855v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bizeul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Barrau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048193v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertolini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048203v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Barrau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thevenet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.045" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499100v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. J.-J. Barrau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.02.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025726v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulfian Aminanda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025740v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bunyawanichakul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025706v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025700v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Barrau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025709v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jaouen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(01)00156-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Segura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sudre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8231(01)00018-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GS168ZV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894151v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(01)00075-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR45NRJ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04768152v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femiana Gapsari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Agarwal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-uliU8t" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04768159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thillikkani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-7dFrJT" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183464v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guedra-Degeorges" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185682v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abrate" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rajapakse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654038v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thevenet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05262037v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05031023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajiboye Bello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Piega Taborda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Gashe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmaliq Alawode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184286" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05249580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Curti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12090782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadiji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Curti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gebrehiwot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104354" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117790" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Arowolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2364067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04614456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01558-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04259629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2023.2270189" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahuet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116439" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2023.107075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Journoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratsifandrihana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2022.110484" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10040327" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115228" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106975" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Ratsifandrihana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2116665" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Filippi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zappino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmo Carrera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/JAHS.65.032003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Rodriguez-Ramirez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111724" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472351" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975936v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112872" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1724352" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111563" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107755" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Susainathan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.03.095" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1519619" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mezeix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dols" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giavarini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216687582" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078596v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ramanakoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0807-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02024409v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.03.076" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828727v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.090" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delabie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950756v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Ali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwob" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657898v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.034" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached El Fatmi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.055" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163496v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.058" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. M. Nasir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aminanda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951221v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Catche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314532668" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Catch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952562v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351402300602" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063573v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.03.031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180500v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#232;ve" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Njionhou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4257-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Z5RL60Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.05.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-011-9241-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048303v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0153-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048289v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Toral-Vasquez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Swiergiel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.09.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048231v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Njionhou Kepnang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Barrau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bizeul" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048203v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertolini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Barrau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thevenet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.045" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025726v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulfian Aminanda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499100v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. J.-J. Barrau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.02.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025740v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bunyawanichakul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025709v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025706v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025700v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Barrau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025694v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jaouen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(01)00156-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894151v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Segura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sudre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(01)00075-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR45NRJ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894183v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8231(01)00018-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GS168ZV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04768152v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femiana Gapsari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Agarwal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-uliU8t" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04768159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thillikkani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-7dFrJT" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183464v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guedra-Degeorges" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185682v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abrate" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rajapakse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654038v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thevenet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05262037v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>