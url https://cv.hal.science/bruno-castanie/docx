--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -234,1096 +234,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Monolithic Composite Laminate and Stiffened Structures in Aeronautic Applications</w:t>
+                <w:t xml:space="preserve">Shear and Compression Wrinkling Experimental Analysis with a Sandwich Beam Submitted to Three-Point Bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Befekadu Gashe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulmaliq Alawode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100585⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (18), pp.4286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma18184286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031023v1</w:t>
+                <w:t xml:space="preserve">hal-05271077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear and Compression Wrinkling Experimental Analysis with a Sandwich Beam Submitted to Three-Point Bending</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Compressive Buckling and Post-Buckling Behaviour of Wood-Based Sandwich Panels Used in Light Aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Befekadu Gashe</w:t>
+                <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulmaliq Alawode</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Remi Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma18184286⟩</w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (9), pp.782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace12090782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271077v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Compressive Buckling and Post-Buckling Behaviour of Wood-Based Sandwich Panels Used in Light Aviation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open-Hole tensile tests on poplar veneer laminates and plywood: Applicability of the point stress criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Hadiji</w:t>
+                <w:t xml:space="preserve">A. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Serra</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">F. Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/aerospace12090782⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 373, pp.119658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249580v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Hole tensile tests on poplar veneer laminates and plywood: Applicability of the point stress criterion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of Monolithic Composite Laminate and Stiffened Structures in Aeronautic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiyao Azoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Peignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Serra</w:t>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cantarel</w:t>
+                <w:t xml:space="preserve">Ajiboye Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eyma</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rana Piega Taborda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 373, pp.119658. </w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271078v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial loading of aeronautic composite structures at intermediate scale: A review of VERTEX developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of mode II delamination behaviour of poplar plywood and LVL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gebrehiwot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100439⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.104354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2024.104354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477158v1</w:t>
+                <w:t xml:space="preserve">hal-04485916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mode II delamination behaviour of poplar plywood and LVL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood and Plywood as eco-materials for sustainable mobility:a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hadiji</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2024.104354⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.117790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485916v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood and Plywood as eco-materials for sustainable mobility:a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulations and testing of notched composite plates under envelope loadings: Validation with the safe life domain method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Castanié</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.117790. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117790⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 340, pp.118191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337282v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations and testing of notched composite plates under envelope loadings: Validation with the safe life domain method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiaxial loading of aeronautic composite structures at intermediate scale: A review of VERTEX developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Grotto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Serra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 340, pp.118191. </w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.100439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588811v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the thermomechanical properties of natural fibre reinforced thermoplastic composites: a structural application for quadcopter design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muritala Arowolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiyao Azoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1357,103 +1357,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the modelling of laminated veneer lumber stiffness and the influence of the number of plies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (3), pp.1111-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1481,1443 +1481,1443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic crushing of sandwich tubes with composite skins and three plywood cores (poplar, birch, and oak)</w:t>
+                <w:t xml:space="preserve">Mode I delamination R-Curve in poplar laminated veneer lumber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guélou</w:t>
+                <w:t xml:space="preserve">Axel Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13588265.2023.2270189⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2023.103982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259629v1</w:t>
+                <w:t xml:space="preserve">hal-04141431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local buckling on large sandwich panels used in light aviation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Local buckling on large sandwich panels applied to light aviation: Experimental and computation dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116439⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 268, pp.112170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859793v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode I delamination R-Curve in poplar laminated veneer lumber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Experimental behaviour of aeronautical notched carbon fibre reinforced thermoplastic panels under combined tension-shear-pressure loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2023.103982⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 146, pp.107075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2023.107075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141431v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local buckling on large sandwich panels applied to light aviation: Experimental and computation dialogue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Effect of defects combined with impact damage on compressive residual strength in curved CFRP specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Ratsifandrihana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 268, pp.112170. </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 184, pp.110484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2022.110484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080624v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental behaviour of aeronautical notched carbon fibre reinforced thermoplastic panels under combined tension-shear-pressure loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Design and Testing of Impacted Stiffened CFRP Panels under Compression with the VERTEX Test Rig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 146, pp.107075. </w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2023.107075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/aerospace10040327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958248v1</w:t>
+                <w:t xml:space="preserve">hal-04080629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of defects combined with impact damage on compressive residual strength in curved CFRP specimen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local buckling on large sandwich panels used in light aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Journoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Ratsifandrihana</w:t>
+                <w:t xml:space="preserve">N. Mahuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2022.110484⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 304 (Part 1), pp.116439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205741v1</w:t>
+                <w:t xml:space="preserve">hal-03859793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of Impacted Stiffened CFRP Panels under Compression with the VERTEX Test Rig</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Static and dynamic crushing of sandwich tubes with composite skins and three plywood cores (poplar, birch, and oak)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (4), pp.327. </w:t>
+              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/aerospace10040327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13588265.2023.2270189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080629v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and impact behaviour of aeronautic overmolded grid-stiffened thermoplastic carbon plates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of the effects of wrinkles in the radius of curvature of L-shaped CFRP specimens on unfolding failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 284, pp.115228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115228⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 299, pp.116107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108752v1</w:t>
+                <w:t xml:space="preserve">hal-03847451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the effects of wrinkles in the radius of curvature of L-shaped CFRP specimens on unfolding failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of the effects of wrinkles in the radius of curvature of L-shaped carbon-epoxy specimens on unfolding failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Ratsifandrihana</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116107⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.106975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847451v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the effects of wrinkles in the radius of curvature of L-shaped carbon-epoxy specimens on unfolding failure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A comparison of three wood species (poplar, birch and oak) for crash application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106975⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00107-022-01871-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685778v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of three wood species (poplar, birch and oak) for crash application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufacturing and impact behaviour of aeronautic overmolded grid-stiffened thermoplastic carbon plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guélou</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">P. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 284, pp.115228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00107-022-01871-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859779v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical compressive tests on curved laminate structures with embedded wrinkles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2958,486 +2958,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static crushing of wood based sandwich composite tubes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental study and in-situ FBG monitoring of process-induced strains during autoclave co-curing, co-bonding and secondary bonding of composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114317⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286667v1</w:t>
+                <w:t xml:space="preserve">hal-03078389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic crushing of wood-based sandwich composite tubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Static crushing of wood based sandwich composite tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1991533⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.114317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407710v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and in-situ FBG monitoring of process-induced strains during autoclave co-curing, co-bonding and secondary bonding of composite laminates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamic crushing of wood-based sandwich composite tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 142, </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1991533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078389v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminated plates: Discrete ply model simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, </w:t>
@@ -3475,103 +3475,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crashworthiness of poplar wood veneer tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 147, pp.103738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3605,103 +3605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark of wrinkling formulae and methods for pre-sizing of aircraft lightweight sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 273, pp.114387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3761,77 +3761,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 196, pp.108194. </w:t>
@@ -3908,51 +3908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zappino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasmo Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Helicopter Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3999,64 +3999,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insert of sandwich panels sizing through a failure mode map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Dios Rodriguez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 234, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4103,64 +4103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Mechanics Modelling of the shear nonlinear behavior of Nomex honeycomb core. Application to sandwich beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Dios Rodriguez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (1), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4188,291 +4188,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of cure-dependent properties and strains during composites manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of milled notches on the strength of open hole, filled holes, single and double lap shear CFRP tension coupons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998320912470⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 254, pp.112872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514952v1</w:t>
+                <w:t xml:space="preserve">hal-02975936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of milled notches on the strength of open hole, filled holes, single and double lap shear CFRP tension coupons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization and modelling of cure-dependent properties and strains during composites manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Chirol</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 254, pp.112872. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (22), pp.3109-3124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998320912470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975936v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of composite sandwich structure in aeronautic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Ginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4532,64 +4532,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the potting failure of inserts for sandwich panels: Review of defects and experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Dios Rodriguez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4623,103 +4623,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of unfolding failure of L-shaped CFRP specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 232, 111563, p. 1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4766,64 +4766,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GAP methodology: A new way to design composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 172, pp.107755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4870,90 +4870,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of compression and compression after impact of wood-based sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Susainathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 220, pp.236-249. </w:t>
@@ -5004,90 +5004,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of impact on wood-based sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Susainathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5147,64 +5147,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mezeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5281,64 +5281,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miora Ramanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiana Ramananantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5366,282 +5366,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aeronautics and space-oriented research group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of impact behavior of wood-based sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Susainathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. 109, pp. 10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024409v1</w:t>
+                <w:t xml:space="preserve">hal-01826277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of impact behavior of wood-based sandwich structures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An aeronautics and space-oriented research group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.41-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.02.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01826277v1</w:t>
+                <w:t xml:space="preserve">hal-02024409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of the shear nonlinear behaviour of Nomex honeycomb core: Application to insert sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Dios Rodriguez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, vol. 193, pp. 121-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5669,801 +5669,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of Carbon Fiber Reinforced Polymer notched coupons under tensile loading</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bearing fatigue of composite laminates: Damage monitoring and fatigue life prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.090⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828727v1</w:t>
+                <w:t xml:space="preserve">hal-02160873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing fatigue of composite laminates: Damage monitoring and fatigue life prediction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 1: Experimental setup, FE-DIC instrumentation and procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delabie</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110, pp.487-496. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179, p.224-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160873v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 1: Experimental setup, FE-DIC instrumentation and procedures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spring-in prediction for carbon/epoxy aerospace composite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">M. Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 179, p.224-244. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 168, pp.739--745</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617903v1</w:t>
+                <w:t xml:space="preserve">hal-01950756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spring-in prediction for carbon/epoxy aerospace composite structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Manufacturing and quasi-static bending behavior of wood-based sandwich structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Susainathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 168, pp.739--745</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 182, pp.487-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.09.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950756v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and quasi-static bending behavior of wood-based sandwich structures.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 2: Load envelopes for the assessment of panels with large notches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 182, pp.487-504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.09.034⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 180, pp.550-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657898v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 2: Load envelopes for the assessment of panels with large notches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analysis of Carbon Fiber Reinforced Polymer notched coupons under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 180, pp.550-567. </w:t>
+              <w:t xml:space="preserve">, 2017, 181, pp.145-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617966v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic analysis of bending–torsion coupling of a CFRP sandwich beam</w:t>
               </w:r>
@@ -6488,51 +6488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached El Fatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145, pp.26 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6560,321 +6560,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of kinking in the bearing failure of composite laminates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Scaling effect in notched composites: The Discrete Ply Model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 141, pp.184-193. </w:t>
+              <w:t xml:space="preserve">, 2016, 148, pp.127-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163496v1</w:t>
+                <w:t xml:space="preserve">hal-01828731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling effect in notched composites: The Discrete Ply Model approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the role of kinking in the bearing failure of composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 148, pp.127-143. </w:t>
+              <w:t xml:space="preserve">, 2016, 141, pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.03.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.01.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828731v1</w:t>
+                <w:t xml:space="preserve">hal-02163496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring-back simulation of unidirectional carbon/epoxy flat laminate composite manufactured through autoclave process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mezeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Seman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. M. Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6968,64 +6968,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Catche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Benaben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7098,64 +7098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (3), p. 519-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7202,77 +7202,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance aux dommages de perçages dans les assemblages boulonnés composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Catché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (4), pp.481--493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7323,64 +7323,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.142--154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7444,64 +7444,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.136--143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7539,64 +7539,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of Debonding of Skin/Stringer Interfaces under Cyclic Loading and Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced composites letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (6), pp.142-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7630,90 +7630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete ply modelling of open hole tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 113, pp. 369-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7741,381 +7741,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perçage d’un matériau composite tissé 3D : Influence des conditions d’usinage et de l’usure de l’outil sur les efforts de coupe et la qualité d’usinage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of process parameters on the mechanical properties and morphology of stitched and non-stitched carbon/epoxy liquid resin-infused NCF laminate, out of autoclave and out of oven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cadorin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alvine Njionhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (9-12), pp.1289-1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-012-4257-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180500v1</w:t>
+                <w:t xml:space="preserve">hal-01687311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of process parameters on the mechanical properties and morphology of stitched and non-stitched carbon/epoxy liquid resin-infused NCF laminate, out of autoclave and out of oven</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An adaptive model reduction strategy for post-buckling analysis of stiffened structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-012-4257-2⟩</w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73, pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2013.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01687311v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive model reduction strategy for post-buckling analysis of stiffened structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perçage d’un matériau composite tissé 3D : Influence des conditions d’usinage et de l’usure de l’outil sur les efforts de coupe et la qualité d’usinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cadorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.387--404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870773v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machinability and surface quality during high speed trimming of multi directional CFRP</w:t>
               </w:r>
@@ -8127,64 +8127,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2/3), pp.289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8231,64 +8231,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete ply model of circular pull-through test of fasteners in laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8348,90 +8348,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between LRI process parameters and impact and post-impact behaviour of stitched and unstitched NCF laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvine Njionhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 19, pp. 885-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8491,51 +8491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daidié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8595,51 +8595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level analysis of low-cost Z-pinned composite joints: Part 2 : Joint Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Toral-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8703,51 +8703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-LEVEL ANALYSIS OF LOW-COST Z-PINNED COMPOSITE JUNCTIONS. PART 1 : SINGLE Z-PIN BEHAVIOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Toral-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,90 +8807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL ANALYSIS OF FAILURES IN FILLED HOLE COMPRESSION TESTS OF CARBON/EPOXY LAMINATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Crézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Risse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8941,64 +8941,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la résistance au cisaillement interlaminaire (RCIL) des matériaux composites fabriqués par LRI en fonction des paramètres de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvine Njionhou Kepnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 98 (2), p.151-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9045,51 +9045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of compression after impact of sandwich structures with metallic skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aminanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9140,64 +9140,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low velocity impact modelling in laminate composite panels with discrete interface elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9251,317 +9251,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level experimental and numerical analysis of composite stiffener debonding. Part 2: Element and panel level</w:t>
+                <w:t xml:space="preserve">Multi-level experimental and numerical analysis of composite stiffener debonding. Part 1: Non-specific specimen level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 90 (4), pp.392-403. </w:t>
+              <w:t xml:space="preserve">, 2009, 90 (4), pp.381-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048203v1</w:t>
+                <w:t xml:space="preserve">hal-02048193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level experimental and numerical analysis of composite stiffener debonding. Part 1: Non-specific specimen level</w:t>
+                <w:t xml:space="preserve">Multi-level experimental and numerical analysis of composite stiffener debonding. Part 2: Element and panel level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 90 (4), pp.381-391. </w:t>
+              <w:t xml:space="preserve">, 2009, 90 (4), pp.392-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2009.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048193v1</w:t>
+                <w:t xml:space="preserve">hal-02048203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of compression after impact of sandwichs structures with metallic skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aminanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9621,77 +9621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORE CRUSH CRITERION TO DETERMINE THE STRENGTH OF SANDWICH COMPOSITE STRUCTURES SUBJECTED TO COM-PRESSION AFTER IMPACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulfian Aminanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9729,64 +9729,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of low energy/low velocity impact on Nomex honeycomb sandwich structures with metallic skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aminanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9872,51 +9872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and numerical study on omega stringer debonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9980,51 +9980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear finite element analysis of inserts in composite sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bunyawanichakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10056,463 +10056,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'indentation des structures sandwichs à peaux métalliques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Buckling and post-buckling of beams with flat webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Crézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (5), pp.487-498</w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (6), pp.877-894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025709v1</w:t>
+                <w:t xml:space="preserve">hal-02025706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and post-buckling of beams with flat webs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental and Numerical Analysis of Inserts in Sandwich Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bunyawanichakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 43 (6), pp.877-894</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (3-4), pp.177-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025706v1</w:t>
+                <w:t xml:space="preserve">hal-02025700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Analysis of Inserts in Sandwich Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental Analysis and Modeling of the Crushing of Honeycomb Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aminanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -J. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 12 (3-4), pp.177-191</w:t>
+              <w:t xml:space="preserve">, 2005, 12 (3-4), pp.213-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025700v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis and Modeling of the Crushing of Honeycomb Cores</w:t>
+                <w:t xml:space="preserve">Modélisation de l'indentation des structures sandwichs à peaux métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aminanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. -J. Barrau</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 12 (3-4), pp.213-227</w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (5), pp.487-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025694v1</w:t>
+                <w:t xml:space="preserve">hal-02025709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined shear/compression structural testing of asymmetric sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44 (5), pp.461-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10537,51 +10537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental analysis of asymmetric sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10635,311 +10635,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsion of thin-walled composite beams with midplane symmetry</w:t>
+                <w:t xml:space="preserve">Analytical theory for an approach calculation of non-balanced composite box beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Sudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 54 (1), pp.111 - 120. </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (8), pp.709 - 729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0263-8223(01)00075-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0263-8231(01)00018-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894151v1</w:t>
+                <w:t xml:space="preserve">hal-01894183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical theory for an approach calculation of non-balanced composite box beams</w:t>
+                <w:t xml:space="preserve">Torsion of thin-walled composite beams with midplane symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sudre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 39 (8), pp.709 - 729. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (1), pp.111 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0263-8231(01)00018-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0263-8223(01)00075-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894183v1</w:t>
+                <w:t xml:space="preserve">hal-01894151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10970,51 +10970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Materials and Materials Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femiana Gapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Agarwal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11054,51 +11054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and Application of Engineering Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11164,64 +11164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures en Matériaux Composites Stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guedra-Degeorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11265,51 +11265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in dynamic failure of composite and sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rajapakse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11372,51 +11372,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Modeling of the Crushing of Nomex Honeycomb Core and Application to Impact and Post-impact Behavior of Sandwich Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulfian Aminanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11510,64 +11510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum - Vol 763</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trans Tech Publications, Switzerland, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11624,51 +11624,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique ANR BOOST (Projet ANR-21-CE43-0008) : Le BOis pOur les STructures de Véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Clément Ader. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11855,51 +11855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05031023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajiboye Bello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Piega Taborda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Gashe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmaliq Alawode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184286" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05249580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Curti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12090782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadiji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Curti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gebrehiwot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104354" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117790" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Arowolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2364067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04614456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01558-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04259629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2023.2270189" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859793v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahuet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116439" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2023.107075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Journoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratsifandrihana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2022.110484" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10040327" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115228" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106975" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Ratsifandrihana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2116665" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Filippi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zappino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmo Carrera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/JAHS.65.032003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Rodriguez-Ramirez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111724" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472351" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975936v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112872" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1724352" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111563" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107755" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Susainathan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.03.095" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1519619" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mezeix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dols" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giavarini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216687582" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078596v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ramanakoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0807-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02024409v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.03.076" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828727v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.090" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delabie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950756v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Ali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwob" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657898v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.034" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached El Fatmi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.055" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163496v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.058" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. M. Nasir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aminanda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951221v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Catche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314532668" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Catch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952562v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351402300602" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063573v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.03.031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180500v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#232;ve" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Njionhou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4257-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Z5RL60Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.05.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-011-9241-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048303v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0153-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048289v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Toral-Vasquez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Swiergiel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.09.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048231v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Njionhou Kepnang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Barrau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bizeul" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048203v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertolini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Barrau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thevenet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.045" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025726v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulfian Aminanda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499100v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. J.-J. Barrau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.02.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025740v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bunyawanichakul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025709v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025706v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025700v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Barrau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025694v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jaouen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(01)00156-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894151v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Segura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sudre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(01)00075-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR45NRJ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894183v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8231(01)00018-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GS168ZV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04768152v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femiana Gapsari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Agarwal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-uliU8t" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04768159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thillikkani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-7dFrJT" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183464v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guedra-Degeorges" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185682v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abrate" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rajapakse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654038v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thevenet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05262037v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Befekadu Gashe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmaliq Alawode" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18184286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05249580v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Curti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12090782" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05031023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajiboye Bello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Piega Taborda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100585" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadiji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Curti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gebrehiwot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118191" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Arowolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2364067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04614456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01558-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2023.107075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Journoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratsifandrihana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2022.110484" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10040327" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahuet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116439" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04259629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2023.2270189" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116107" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106975" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neveu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115228" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Ratsifandrihana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2116665" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03078389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106224" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114387" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Filippi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zappino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmo Carrera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4050/JAHS.65.032003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Rodriguez-Ramirez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111724" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1472351" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Achard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chirol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112872" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02514952v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320912470" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1724352" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111563" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neveu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107755" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Susainathan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.03.095" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1519619" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mezeix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dols" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giavarini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216687582" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078596v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ramanakoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0807-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826277v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02024409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.03.076" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160873v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delabie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.031" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiorina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Ali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwob" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.034" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bernard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached El Fatmi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.055" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828731v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.062" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163496v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.01.058" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mezeix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. M. Nasir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aminanda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951221v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Catche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benaben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314532668" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Catch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952562v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351402300602" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063573v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.03.031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687311v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Njionhou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4257-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2Z5RL60Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cadorin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#232;ve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.05.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-011-9241-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048303v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-012-0153-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048289v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Toral-Vasquez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Swiergiel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.09.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048231v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cr&#233;z&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Njionhou Kepnang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Barrau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Th&#233;venet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bizeul" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.03.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048193v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertolini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048203v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.04.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Barrau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thevenet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.045" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025726v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulfian Aminanda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499100v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. J.-J. Barrau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.02.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025740v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bunyawanichakul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025706v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025700v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Barrau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025709v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jaouen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(01)00156-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Segura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sudre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8231(01)00018-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GS168ZV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894151v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(01)00075-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR45NRJ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04768152v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femiana Gapsari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Agarwal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-uliU8t" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04768159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thillikkani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/b-7dFrJT" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183464v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guedra-Degeorges" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185682v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abrate" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rajapakse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654038v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thevenet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05262037v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>